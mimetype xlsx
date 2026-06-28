--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -1,221 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="aquaMarket" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="aquaMarket" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0 ₽"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0 ₽"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <sz val="16"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <i val="1"/>
       <sz val="12"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
+      <color rgb="00000000"/>
       <sz val="14"/>
-    </font>
-[...4 lines deleted...]
-      <sz val="12"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="12"/>
     </font>
     <font>
       <name val="Arial"/>
       <i val="1"/>
       <sz val="12"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="10">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00D9D9D9"/>
         <bgColor rgb="00D9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00DDE6F1"/>
         <bgColor rgb="00DDE6F1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00A6A6A6"/>
         <bgColor rgb="00A6A6A6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFFFFF"/>
+        <bgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F2F2F2"/>
         <bgColor rgb="00F2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EBF1DE"/>
         <bgColor rgb="00EBF1DE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FCE4D6"/>
         <bgColor rgb="00FCE4D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00DEF5DE"/>
         <bgColor rgb="00DEF5DE"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="6" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -249,51 +247,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -541,8001 +539,7693 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G420"/>
+  <dimension ref="A1:G393"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="75" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>AquaMarket 13.05</t>
+          <t>AquaMarket 26.06</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Итоговая сумма</t>
         </is>
       </c>
       <c r="G1" s="3" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Подкатегория</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>Наименование товара</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Заказ</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>Сумма</t>
         </is>
       </c>
       <c r="F2" s="5">
-        <f>SUM(E3:E420)</f>
+        <f>SUM(E3:E393)</f>
         <v/>
       </c>
       <c r="G2" s="3" t="n"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <t>Рыбы</t>
         </is>
       </c>
+      <c r="B3" s="3" t="n"/>
+      <c r="C3" s="3" t="n"/>
+      <c r="D3" s="3" t="n"/>
+      <c r="E3" s="3" t="n"/>
       <c r="F3" s="3" t="n"/>
       <c r="G3" s="3" t="n"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="7" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
+      <c r="B4" s="3" t="n"/>
+      <c r="C4" s="3" t="n"/>
+      <c r="D4" s="3" t="n"/>
+      <c r="E4" s="3" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Аномалохромис Томаса 2-2,5 см (П8278)</t>
         </is>
       </c>
       <c r="C5" s="10" t="n">
         <v>186</v>
       </c>
-      <c r="D5" s="9" t="n"/>
-      <c r="E5" s="11">
+      <c r="D5" s="11" t="n"/>
+      <c r="E5" s="12">
         <f>ROUND(C5*D5,0)</f>
         <v/>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="12" t="inlineStr">
+      <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B6" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E6" s="15">
+      <c r="B6" s="14" t="inlineStr">
+        <is>
+          <t>Аулонокара земляничка [импорт] 5-6 см (П9014)</t>
+        </is>
+      </c>
+      <c r="C6" s="15" t="n">
+        <v>601</v>
+      </c>
+      <c r="D6" s="16" t="n"/>
+      <c r="E6" s="17">
         <f>ROUND(C6*D6,0)</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
-          <t>Аулонокара мультиколор [импорт] 6-7 см (П2571)</t>
+          <t>Аулонокара Королева Ньяса [импорт] 6-7 см (F4394)</t>
         </is>
       </c>
       <c r="C7" s="10" t="n">
         <v>561</v>
       </c>
-      <c r="D7" s="9" t="n"/>
-      <c r="E7" s="11">
+      <c r="D7" s="11" t="n"/>
+      <c r="E7" s="12">
         <f>ROUND(C7*D7,0)</f>
         <v/>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="12" t="inlineStr">
+      <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B8" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="14" t="n">
+      <c r="B8" s="14" t="inlineStr">
+        <is>
+          <t>Аулонокара Красный дракон альбинос [импорт] 6-7 см (П8901)</t>
+        </is>
+      </c>
+      <c r="C8" s="15" t="n">
         <v>561</v>
       </c>
-      <c r="D8" s="13" t="n"/>
-      <c r="E8" s="15">
+      <c r="D8" s="16" t="n"/>
+      <c r="E8" s="17">
         <f>ROUND(C8*D8,0)</f>
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
-          <t>Аулонокара Розе 3-4 см (П2594)</t>
+          <t>Аулонокара мультиколор [импорт] 6-7 см (П2571)</t>
         </is>
       </c>
       <c r="C9" s="10" t="n">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="E9" s="11">
+        <v>561</v>
+      </c>
+      <c r="D9" s="11" t="n"/>
+      <c r="E9" s="12">
         <f>ROUND(C9*D9,0)</f>
         <v/>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="12" t="inlineStr">
+      <c r="A10" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B10" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E10" s="15">
+      <c r="B10" s="14" t="inlineStr">
+        <is>
+          <t>Аулонокара Ньяса голубая [импорт] 6-7 см (П7118)</t>
+        </is>
+      </c>
+      <c r="C10" s="15" t="n">
+        <v>561</v>
+      </c>
+      <c r="D10" s="16" t="n"/>
+      <c r="E10" s="17">
         <f>ROUND(C10*D10,0)</f>
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
-          <t>Лабеотрофеус тревавас Тумби Вест 4-5 см (П7424)</t>
+          <t>Аулонокара Ньяса жёлтая [импорт] 6-7 см (П8905)</t>
         </is>
       </c>
       <c r="C11" s="10" t="n">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="E11" s="11">
+        <v>561</v>
+      </c>
+      <c r="D11" s="11" t="n"/>
+      <c r="E11" s="12">
         <f>ROUND(C11*D11,0)</f>
         <v/>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="12" t="inlineStr">
+      <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B12" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E12" s="15">
+      <c r="B12" s="14" t="inlineStr">
+        <is>
+          <t>Аулонокара Ньяса Красная [импорт] 6-7 см (П8843)</t>
+        </is>
+      </c>
+      <c r="C12" s="15" t="n">
+        <v>561</v>
+      </c>
+      <c r="D12" s="16" t="n"/>
+      <c r="E12" s="17">
         <f>ROUND(C12*D12,0)</f>
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
-          <t>Лампрологус апельсиновый 3-4 см (ра137)</t>
+          <t>Аулонокара Розе 3-4 см (П2594)</t>
         </is>
       </c>
       <c r="C13" s="10" t="n">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="E13" s="11">
+        <v>121</v>
+      </c>
+      <c r="D13" s="11" t="n"/>
+      <c r="E13" s="12">
         <f>ROUND(C13*D13,0)</f>
         <v/>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="12" t="inlineStr">
+      <c r="A14" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B14" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E14" s="15">
+      <c r="B14" s="14" t="inlineStr">
+        <is>
+          <t>Аулонокара Розе [импорт] 6-7 см (Р2452           )</t>
+        </is>
+      </c>
+      <c r="C14" s="15" t="n">
+        <v>561</v>
+      </c>
+      <c r="D14" s="16" t="n"/>
+      <c r="E14" s="17">
         <f>ROUND(C14*D14,0)</f>
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
-          <t>Неолампрологус гелиантус 3-4 см (П8006)</t>
+          <t>Аулонокара Фрайберга [импорт] 6-7 см (П8844)</t>
         </is>
       </c>
       <c r="C15" s="10" t="n">
-        <v>321</v>
-[...2 lines deleted...]
-      <c r="E15" s="11">
+        <v>561</v>
+      </c>
+      <c r="D15" s="11" t="n"/>
+      <c r="E15" s="12">
         <f>ROUND(C15*D15,0)</f>
         <v/>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="12" t="inlineStr">
+      <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B16" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E16" s="15">
+      <c r="B16" s="14" t="inlineStr">
+        <is>
+          <t>Дельфин голубой 3-4 см (П0948)</t>
+        </is>
+      </c>
+      <c r="C16" s="15" t="n">
+        <v>111</v>
+      </c>
+      <c r="D16" s="16" t="n"/>
+      <c r="E16" s="17">
         <f>ROUND(C16*D16,0)</f>
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
-          <t>Отофаринкс Зимбабве Рок 4-5 см (П8962)</t>
+          <t>Копадихромис Каданго 14-15 см (П8996)</t>
         </is>
       </c>
       <c r="C17" s="10" t="n">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="E17" s="11">
+        <v>801</v>
+      </c>
+      <c r="D17" s="11" t="n"/>
+      <c r="E17" s="12">
         <f>ROUND(C17*D17,0)</f>
         <v/>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="12" t="inlineStr">
+      <c r="A18" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B18" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E18" s="15">
+      <c r="B18" s="14" t="inlineStr">
+        <is>
+          <t>Лабеотрофеус тревавас Тумби Вест 4-5 см (П7424)</t>
+        </is>
+      </c>
+      <c r="C18" s="15" t="n">
+        <v>193</v>
+      </c>
+      <c r="D18" s="16" t="n"/>
+      <c r="E18" s="17">
         <f>ROUND(C18*D18,0)</f>
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
-          <t>Паратиляпия Поллена 4-5 см (ра490)</t>
+          <t>Лампрологус апельсиновый 3-4 см (ра137)</t>
         </is>
       </c>
       <c r="C19" s="10" t="n">
-        <v>473</v>
-[...2 lines deleted...]
-      <c r="E19" s="11">
+        <v>193</v>
+      </c>
+      <c r="D19" s="11" t="n"/>
+      <c r="E19" s="12">
         <f>ROUND(C19*D19,0)</f>
         <v/>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="12" t="inlineStr">
+      <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B20" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E20" s="15">
+      <c r="B20" s="14" t="inlineStr">
+        <is>
+          <t>Меланохромис Майнгано 10-12 см (П6902)</t>
+        </is>
+      </c>
+      <c r="C20" s="15" t="n">
+        <v>561</v>
+      </c>
+      <c r="D20" s="16" t="n"/>
+      <c r="E20" s="17">
         <f>ROUND(C20*D20,0)</f>
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
-          <t>Плацидохромис миломо 5-6 см (П8902)</t>
+          <t>Меланохромис Майнгано 12-13 см (П8997)</t>
         </is>
       </c>
       <c r="C21" s="10" t="n">
-        <v>473</v>
-[...2 lines deleted...]
-      <c r="E21" s="11">
+        <v>721</v>
+      </c>
+      <c r="D21" s="11" t="n"/>
+      <c r="E21" s="12">
         <f>ROUND(C21*D21,0)</f>
         <v/>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="12" t="inlineStr">
+      <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B22" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E22" s="15">
+      <c r="B22" s="14" t="inlineStr">
+        <is>
+          <t>Меланохромис Чипока 15-16 см (П9000)</t>
+        </is>
+      </c>
+      <c r="C22" s="15" t="n">
+        <v>801</v>
+      </c>
+      <c r="D22" s="16" t="n"/>
+      <c r="E22" s="17">
         <f>ROUND(C22*D22,0)</f>
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
-          <t>Попугайчик [Пельвикахромис] 2,5-3 см (П3241)</t>
+          <t>Неолампрологус гелиантус 3-4 см (П8006)</t>
         </is>
       </c>
       <c r="C23" s="10" t="n">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="E23" s="11">
+        <v>321</v>
+      </c>
+      <c r="D23" s="11" t="n"/>
+      <c r="E23" s="12">
         <f>ROUND(C23*D23,0)</f>
         <v/>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="12" t="inlineStr">
+      <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B24" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E24" s="15">
+      <c r="B24" s="14" t="inlineStr">
+        <is>
+          <t>Отофаринкс Блэк Оранж 3-4 см (П7184)</t>
+        </is>
+      </c>
+      <c r="C24" s="15" t="n">
+        <v>161</v>
+      </c>
+      <c r="D24" s="16" t="n"/>
+      <c r="E24" s="17">
         <f>ROUND(C24*D24,0)</f>
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
-          <t>Принцесса Бурунди жёлтая 2,5-3 см (П7032)</t>
+          <t>Отофаринкс Зимбабве Рок 4-5 см (П8962)</t>
         </is>
       </c>
       <c r="C25" s="10" t="n">
-        <v>321</v>
-[...2 lines deleted...]
-      <c r="E25" s="11">
+        <v>241</v>
+      </c>
+      <c r="D25" s="11" t="n"/>
+      <c r="E25" s="12">
         <f>ROUND(C25*D25,0)</f>
         <v/>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="12" t="inlineStr">
+      <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B26" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E26" s="15">
+      <c r="B26" s="14" t="inlineStr">
+        <is>
+          <t>Отофаринкс тетрастигма 4-5 см (П6801)</t>
+        </is>
+      </c>
+      <c r="C26" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D26" s="16" t="n"/>
+      <c r="E26" s="17">
         <f>ROUND(C26*D26,0)</f>
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Демасони 2,5-3 см (РА631)</t>
+          <t>Плацидохромис миломо 5-6 см (П8902)</t>
         </is>
       </c>
       <c r="C27" s="10" t="n">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="E27" s="11">
+        <v>313</v>
+      </c>
+      <c r="D27" s="11" t="n"/>
+      <c r="E27" s="12">
         <f>ROUND(C27*D27,0)</f>
         <v/>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="12" t="inlineStr">
+      <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B28" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E28" s="15">
+      <c r="B28" s="14" t="inlineStr">
+        <is>
+          <t>Плацидохромис Танзания 3-4 см (П6940)</t>
+        </is>
+      </c>
+      <c r="C28" s="15" t="n">
+        <v>161</v>
+      </c>
+      <c r="D28" s="16" t="n"/>
+      <c r="E28" s="17">
         <f>ROUND(C28*D28,0)</f>
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Крабро 3-4 см (П8809)</t>
+          <t>Принцесса Бурунди жёлтая 2,5-3 см (П7032)</t>
         </is>
       </c>
       <c r="C29" s="10" t="n">
-        <v>273</v>
-[...2 lines deleted...]
-      <c r="E29" s="11">
+        <v>321</v>
+      </c>
+      <c r="D29" s="11" t="n"/>
+      <c r="E29" s="12">
         <f>ROUND(C29*D29,0)</f>
         <v/>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="12" t="inlineStr">
+      <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B30" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E30" s="15">
+      <c r="B30" s="14" t="inlineStr">
+        <is>
+          <t>Псевдотрофеус ацей Лювала Риф 3-4 см (П6653)</t>
+        </is>
+      </c>
+      <c r="C30" s="15" t="n">
+        <v>145</v>
+      </c>
+      <c r="D30" s="16" t="n"/>
+      <c r="E30" s="17">
         <f>ROUND(C30*D30,0)</f>
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B31" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Красная зебра 3-4 см (П2203)</t>
+          <t>Псевдотрофеус Зебра Мармелад 2,5-3 см (П6946)</t>
         </is>
       </c>
       <c r="C31" s="10" t="n">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="E31" s="11">
+        <v>177</v>
+      </c>
+      <c r="D31" s="11" t="n"/>
+      <c r="E31" s="12">
         <f>ROUND(C31*D31,0)</f>
         <v/>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="12" t="inlineStr">
+      <c r="A32" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B32" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E32" s="15">
+      <c r="B32" s="14" t="inlineStr">
+        <is>
+          <t>Псевдотрофеус Крабро 3-4 см (П8809)</t>
+        </is>
+      </c>
+      <c r="C32" s="15" t="n">
+        <v>273</v>
+      </c>
+      <c r="D32" s="16" t="n"/>
+      <c r="E32" s="17">
         <f>ROUND(C32*D32,0)</f>
         <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус мзобо Лутара Риф 3-4 см (П7254)</t>
+          <t>Псевдотрофеус Крабро 4-5 см (П8868)</t>
         </is>
       </c>
       <c r="C33" s="10" t="n">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="E33" s="11">
+        <v>321</v>
+      </c>
+      <c r="D33" s="11" t="n"/>
+      <c r="E33" s="12">
         <f>ROUND(C33*D33,0)</f>
         <v/>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="12" t="inlineStr">
+      <c r="A34" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B34" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E34" s="15">
+      <c r="B34" s="14" t="inlineStr">
+        <is>
+          <t>Псевдотрофеус Красная зебра 3-4 см (П2203)</t>
+        </is>
+      </c>
+      <c r="C34" s="15" t="n">
+        <v>127</v>
+      </c>
+      <c r="D34" s="16" t="n"/>
+      <c r="E34" s="17">
         <f>ROUND(C34*D34,0)</f>
         <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус элонгатус Неон Спот 3-4 см (п6446)</t>
+          <t>Псевдотрофеус Красная зебра 4-5 см (F4273)</t>
         </is>
       </c>
       <c r="C35" s="10" t="n">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="E35" s="11">
+        <v>161</v>
+      </c>
+      <c r="D35" s="11" t="n"/>
+      <c r="E35" s="12">
         <f>ROUND(C35*D35,0)</f>
         <v/>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="12" t="inlineStr">
+      <c r="A36" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B36" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E36" s="15">
+      <c r="B36" s="14" t="inlineStr">
+        <is>
+          <t>Псевдотрофеус мзобо Лутара Риф 3-4 см (П7254)</t>
+        </is>
+      </c>
+      <c r="C36" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D36" s="16" t="n"/>
+      <c r="E36" s="17">
         <f>ROUND(C36*D36,0)</f>
         <v/>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B37" s="9" t="inlineStr">
         <is>
-          <t>Ростратус 4-5 см (Р9949)</t>
+          <t>Псевдотрофеус Пиндани 2,5-3 см (П2888)</t>
         </is>
       </c>
       <c r="C37" s="10" t="n">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="E37" s="11">
+        <v>129</v>
+      </c>
+      <c r="D37" s="11" t="n"/>
+      <c r="E37" s="12">
         <f>ROUND(C37*D37,0)</f>
         <v/>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="12" t="inlineStr">
+      <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B38" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E38" s="15">
+      <c r="B38" s="14" t="inlineStr">
+        <is>
+          <t>Псевдотрофеус элонгатус Неон Спот 3-4 см (п6446)</t>
+        </is>
+      </c>
+      <c r="C38" s="15" t="n">
+        <v>127</v>
+      </c>
+      <c r="D38" s="16" t="n"/>
+      <c r="E38" s="17">
         <f>ROUND(C38*D38,0)</f>
         <v/>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
-          <t>Хаплохромис Боадзулу 3-4 см (f5106)</t>
+          <t>Псевдотрофеус элонгатус Неон Спот 4-5 см (П8395)</t>
         </is>
       </c>
       <c r="C39" s="10" t="n">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="E39" s="11">
+        <v>161</v>
+      </c>
+      <c r="D39" s="11" t="n"/>
+      <c r="E39" s="12">
         <f>ROUND(C39*D39,0)</f>
         <v/>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="12" t="inlineStr">
+      <c r="A40" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B40" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E40" s="15">
+      <c r="B40" s="14" t="inlineStr">
+        <is>
+          <t>Ростратус 4-5 см (Р9949)</t>
+        </is>
+      </c>
+      <c r="C40" s="15" t="n">
+        <v>161</v>
+      </c>
+      <c r="D40" s="16" t="n"/>
+      <c r="E40" s="17">
         <f>ROUND(C40*D40,0)</f>
         <v/>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B41" s="9" t="inlineStr">
         <is>
-          <t>Хаплохромис васильковый [импорт] 5-6 см (П1733)</t>
+          <t>Фронтоза 3-4 см (р2532)</t>
         </is>
       </c>
       <c r="C41" s="10" t="n">
-        <v>561</v>
-[...2 lines deleted...]
-      <c r="E41" s="11">
+        <v>657</v>
+      </c>
+      <c r="D41" s="11" t="n"/>
+      <c r="E41" s="12">
         <f>ROUND(C41*D41,0)</f>
         <v/>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="12" t="inlineStr">
+      <c r="A42" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B42" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E42" s="15">
+      <c r="B42" s="14" t="inlineStr">
+        <is>
+          <t>Фронтоза Чёрная Вдова 3-4 см (П8155)</t>
+        </is>
+      </c>
+      <c r="C42" s="15" t="n">
+        <v>2321</v>
+      </c>
+      <c r="D42" s="16" t="n"/>
+      <c r="E42" s="17">
         <f>ROUND(C42*D42,0)</f>
         <v/>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B43" s="9" t="inlineStr">
         <is>
-          <t>Цинотиляпия Кобуэ 2,5-3 см (П6299)</t>
+          <t>Хаплохромис васильковый [импорт] 6-7 см (П0968)</t>
         </is>
       </c>
       <c r="C43" s="10" t="n">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="E43" s="11">
+        <v>561</v>
+      </c>
+      <c r="D43" s="11" t="n"/>
+      <c r="E43" s="12">
         <f>ROUND(C43*D43,0)</f>
         <v/>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="12" t="inlineStr">
+      <c r="A44" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
-      <c r="B44" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E44" s="15">
+      <c r="B44" s="14" t="inlineStr">
+        <is>
+          <t>Хромис красавец 3-4 см (р0699)</t>
+        </is>
+      </c>
+      <c r="C44" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D44" s="16" t="n"/>
+      <c r="E44" s="17">
         <f>ROUND(C44*D44,0)</f>
         <v/>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B45" s="9" t="inlineStr">
         <is>
+          <t>Цинотиляпия Кобуэ 3-4 см (П6922)</t>
+        </is>
+      </c>
+      <c r="C45" s="10" t="n">
+        <v>161</v>
+      </c>
+      <c r="D45" s="11" t="n"/>
+      <c r="E45" s="12">
+        <f>ROUND(C45*D45,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="13" t="inlineStr">
+        <is>
+          <t>Африканские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B46" s="14" t="inlineStr">
+        <is>
           <t>Этроплюс Макулятус 3-4 см (П8307)</t>
         </is>
       </c>
-      <c r="C45" s="10" t="n">
+      <c r="C46" s="15" t="n">
         <v>585</v>
       </c>
-      <c r="D45" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A46" s="7" t="inlineStr">
+      <c r="D46" s="16" t="n"/>
+      <c r="E46" s="17">
+        <f>ROUND(C46*D46,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="47" ht="22.5" customHeight="1">
+      <c r="A47" s="7" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="8" t="inlineStr">
+      <c r="B47" s="3" t="n"/>
+      <c r="C47" s="3" t="n"/>
+      <c r="D47" s="3" t="n"/>
+      <c r="E47" s="3" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B47" s="9" t="inlineStr">
+      <c r="B48" s="9" t="inlineStr">
+        <is>
+          <t>Акара бирюзовая 3-4 см (р9147)</t>
+        </is>
+      </c>
+      <c r="C48" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D48" s="11" t="n"/>
+      <c r="E48" s="12">
+        <f>ROUND(C48*D48,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B49" s="14" t="inlineStr">
+        <is>
+          <t>Акара бирюзовая 4-5 см (рг983)</t>
+        </is>
+      </c>
+      <c r="C49" s="15" t="n">
+        <v>129</v>
+      </c>
+      <c r="D49" s="16" t="n"/>
+      <c r="E49" s="17">
+        <f>ROUND(C49*D49,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B50" s="9" t="inlineStr">
         <is>
           <t>Апистограмма Боливийская бабочка 2,5-3 см (П6844)</t>
         </is>
       </c>
-      <c r="C47" s="10" t="n">
+      <c r="C50" s="10" t="n">
         <v>241</v>
       </c>
-      <c r="D47" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A48" s="12" t="inlineStr">
+      <c r="D50" s="11" t="n"/>
+      <c r="E50" s="12">
+        <f>ROUND(C50*D50,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B48" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A49" s="8" t="inlineStr">
+      <c r="B51" s="14" t="inlineStr">
+        <is>
+          <t>Вьеха Хартвега 3-4 см (П2492)</t>
+        </is>
+      </c>
+      <c r="C51" s="15" t="n">
+        <v>121</v>
+      </c>
+      <c r="D51" s="16" t="n"/>
+      <c r="E51" s="17">
+        <f>ROUND(C51*D51,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B49" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A50" s="12" t="inlineStr">
+      <c r="B52" s="9" t="inlineStr">
+        <is>
+          <t>Гвианакара Гейи 4-5 см (П8350)</t>
+        </is>
+      </c>
+      <c r="C52" s="10" t="n">
+        <v>993</v>
+      </c>
+      <c r="D52" s="11" t="n"/>
+      <c r="E52" s="12">
+        <f>ROUND(C52*D52,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B50" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A51" s="8" t="inlineStr">
+      <c r="B53" s="14" t="inlineStr">
+        <is>
+          <t>Геофагус Алто Сину 4-5 см (П8757)</t>
+        </is>
+      </c>
+      <c r="C53" s="15" t="n">
+        <v>754</v>
+      </c>
+      <c r="D53" s="16" t="n"/>
+      <c r="E53" s="17">
+        <f>ROUND(C53*D53,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B51" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A52" s="12" t="inlineStr">
+      <c r="B54" s="9" t="inlineStr">
+        <is>
+          <t>Геофагус Алто Сину 5-6 см (П8870)</t>
+        </is>
+      </c>
+      <c r="C54" s="10" t="n">
+        <v>786</v>
+      </c>
+      <c r="D54" s="11" t="n"/>
+      <c r="E54" s="12">
+        <f>ROUND(C54*D54,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B52" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A53" s="8" t="inlineStr">
+      <c r="B55" s="14" t="inlineStr">
+        <is>
+          <t>Геофагус Свени 4-5 см (П8209)</t>
+        </is>
+      </c>
+      <c r="C55" s="15" t="n">
+        <v>561</v>
+      </c>
+      <c r="D55" s="16" t="n"/>
+      <c r="E55" s="17">
+        <f>ROUND(C55*D55,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B53" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A54" s="12" t="inlineStr">
+      <c r="B56" s="9" t="inlineStr">
+        <is>
+          <t>Геофагус Тапажос 3-4 см (П6580)</t>
+        </is>
+      </c>
+      <c r="C56" s="10" t="n">
+        <v>289</v>
+      </c>
+      <c r="D56" s="11" t="n"/>
+      <c r="E56" s="12">
+        <f>ROUND(C56*D56,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B54" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A55" s="8" t="inlineStr">
+      <c r="B57" s="14" t="inlineStr">
+        <is>
+          <t>Геофагус Штайндахнера 3-4 см (П6177)</t>
+        </is>
+      </c>
+      <c r="C57" s="15" t="n">
+        <v>257</v>
+      </c>
+      <c r="D57" s="16" t="n"/>
+      <c r="E57" s="17">
+        <f>ROUND(C57*D57,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B55" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C55" s="10" t="n">
+      <c r="B58" s="9" t="inlineStr">
+        <is>
+          <t>Геофагус Штайндахнера 4-5 см (П7198)</t>
+        </is>
+      </c>
+      <c r="C58" s="10" t="n">
+        <v>321</v>
+      </c>
+      <c r="D58" s="11" t="n"/>
+      <c r="E58" s="12">
+        <f>ROUND(C58*D58,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B59" s="14" t="inlineStr">
+        <is>
+          <t>Попугай жёлтый 6-7 см (П1626)</t>
+        </is>
+      </c>
+      <c r="C59" s="15" t="n">
+        <v>1585</v>
+      </c>
+      <c r="D59" s="16" t="n"/>
+      <c r="E59" s="17">
+        <f>ROUND(C59*D59,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B60" s="9" t="inlineStr">
+        <is>
+          <t>Попугай малиновый 6-7 см (П0772)</t>
+        </is>
+      </c>
+      <c r="C60" s="10" t="n">
+        <v>1521</v>
+      </c>
+      <c r="D60" s="11" t="n"/>
+      <c r="E60" s="12">
+        <f>ROUND(C60*D60,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B61" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома Блю Демпси 3-4 см (П1820)</t>
+        </is>
+      </c>
+      <c r="C61" s="15" t="n">
+        <v>681</v>
+      </c>
+      <c r="D61" s="16" t="n"/>
+      <c r="E61" s="17">
+        <f>ROUND(C61*D61,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B62" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома бриллиантовая 4-5 см (РБ615)</t>
+        </is>
+      </c>
+      <c r="C62" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D62" s="11" t="n"/>
+      <c r="E62" s="12">
+        <f>ROUND(C62*D62,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B63" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома никарагуанская 3-4 см (П3111)</t>
+        </is>
+      </c>
+      <c r="C63" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D63" s="16" t="n"/>
+      <c r="E63" s="17">
+        <f>ROUND(C63*D63,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B64" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома никарагуанская 4-5 см (П1714)</t>
+        </is>
+      </c>
+      <c r="C64" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D64" s="11" t="n"/>
+      <c r="E64" s="12">
+        <f>ROUND(C64*D64,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B65" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома никарагуанская 6-7 см (П1845)</t>
+        </is>
+      </c>
+      <c r="C65" s="15" t="n">
+        <v>337</v>
+      </c>
+      <c r="D65" s="16" t="n"/>
+      <c r="E65" s="17">
+        <f>ROUND(C65*D65,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B66" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома никарагуанская 8-9 см (П6001)</t>
+        </is>
+      </c>
+      <c r="C66" s="10" t="n">
+        <v>721</v>
+      </c>
+      <c r="D66" s="11" t="n"/>
+      <c r="E66" s="12">
+        <f>ROUND(C66*D66,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B67" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома Феста 3-4 см (П0841)</t>
+        </is>
+      </c>
+      <c r="C67" s="15" t="n">
         <v>561</v>
       </c>
-      <c r="D55" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A56" s="12" t="inlineStr">
+      <c r="D67" s="16" t="n"/>
+      <c r="E67" s="17">
+        <f>ROUND(C67*D67,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B56" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A57" s="8" t="inlineStr">
+      <c r="B68" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома Феста 4-5 см (П9012)</t>
+        </is>
+      </c>
+      <c r="C68" s="10" t="n">
+        <v>673</v>
+      </c>
+      <c r="D68" s="11" t="n"/>
+      <c r="E68" s="12">
+        <f>ROUND(C68*D68,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B57" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C57" s="10" t="n">
+      <c r="B69" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома Элиота 3-4 см (П6857)</t>
+        </is>
+      </c>
+      <c r="C69" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D69" s="16" t="n"/>
+      <c r="E69" s="17">
+        <f>ROUND(C69*D69,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="70" ht="22.5" customHeight="1">
+      <c r="A70" s="7" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B70" s="3" t="n"/>
+      <c r="C70" s="3" t="n"/>
+      <c r="D70" s="3" t="n"/>
+      <c r="E70" s="3" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="8" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B71" s="9" t="inlineStr">
+        <is>
+          <t>Аргус зелёный 3-4 см (П2860)</t>
+        </is>
+      </c>
+      <c r="C71" s="10" t="n">
+        <v>441</v>
+      </c>
+      <c r="D71" s="11" t="n"/>
+      <c r="E71" s="12">
+        <f>ROUND(C71*D71,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="13" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B72" s="14" t="inlineStr">
+        <is>
+          <t>Аргус серебряный [Селенотока] 4-5 см (F5142)</t>
+        </is>
+      </c>
+      <c r="C72" s="15" t="n">
+        <v>681</v>
+      </c>
+      <c r="D72" s="16" t="n"/>
+      <c r="E72" s="17">
+        <f>ROUND(C72*D72,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="8" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B73" s="9" t="inlineStr">
+        <is>
+          <t>Аргус серебряный [Селенотока] 5-6 см (П0985)</t>
+        </is>
+      </c>
+      <c r="C73" s="10" t="n">
+        <v>801</v>
+      </c>
+      <c r="D73" s="11" t="n"/>
+      <c r="E73" s="12">
+        <f>ROUND(C73*D73,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="13" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B74" s="14" t="inlineStr">
+        <is>
+          <t>Арована серебряная альбинос 7-8 см (П8969)</t>
+        </is>
+      </c>
+      <c r="C74" s="15" t="n">
+        <v>6321</v>
+      </c>
+      <c r="D74" s="16" t="n"/>
+      <c r="E74" s="17">
+        <f>ROUND(C74*D74,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="8" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B75" s="9" t="inlineStr">
+        <is>
+          <t>Бадис красный 1,5-1,8 см (П0768)</t>
+        </is>
+      </c>
+      <c r="C75" s="10" t="n">
         <v>289</v>
       </c>
-      <c r="D57" s="9" t="n"/>
-[...96 lines deleted...]
-      <c r="C62" s="14" t="n">
+      <c r="D75" s="11" t="n"/>
+      <c r="E75" s="12">
+        <f>ROUND(C75*D75,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="13" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B76" s="14" t="inlineStr">
+        <is>
+          <t>Бадис тигровый 1,5-1,8 см (П9015)</t>
+        </is>
+      </c>
+      <c r="C76" s="15" t="n">
+        <v>313</v>
+      </c>
+      <c r="D76" s="16" t="n"/>
+      <c r="E76" s="17">
+        <f>ROUND(C76*D76,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="8" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B77" s="9" t="inlineStr">
+        <is>
+          <t>Бычок-пчёлка 2-2,5 см (П8893)</t>
+        </is>
+      </c>
+      <c r="C77" s="10" t="n">
         <v>105</v>
       </c>
-      <c r="D62" s="13" t="n"/>
-[...126 lines deleted...]
-      <c r="A69" s="7" t="inlineStr">
+      <c r="D77" s="11" t="n"/>
+      <c r="E77" s="12">
+        <f>ROUND(C77*D77,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="8" t="inlineStr">
+      <c r="B78" s="14" t="inlineStr">
+        <is>
+          <t>Змееголов Пардалис 15-17 см (П8665)</t>
+        </is>
+      </c>
+      <c r="C78" s="15" t="n">
+        <v>6321</v>
+      </c>
+      <c r="D78" s="16" t="n"/>
+      <c r="E78" s="17">
+        <f>ROUND(C78*D78,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B70" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A71" s="12" t="inlineStr">
+      <c r="B79" s="9" t="inlineStr">
+        <is>
+          <t>Змееголов сп.Кобальтовый 18-20 см (П8666)</t>
+        </is>
+      </c>
+      <c r="C79" s="10" t="n">
+        <v>4881</v>
+      </c>
+      <c r="D79" s="11" t="n"/>
+      <c r="E79" s="12">
+        <f>ROUND(C79*D79,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B71" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A72" s="8" t="inlineStr">
+      <c r="B80" s="14" t="inlineStr">
+        <is>
+          <t>Копелла Арнольди 2,5-3 см (П8980)</t>
+        </is>
+      </c>
+      <c r="C80" s="15" t="n">
+        <v>401</v>
+      </c>
+      <c r="D80" s="16" t="n"/>
+      <c r="E80" s="17">
+        <f>ROUND(C80*D80,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B72" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A73" s="12" t="inlineStr">
+      <c r="B81" s="9" t="inlineStr">
+        <is>
+          <t>Лягушка карликовая Тигровая 2-2,5 см (П8118)</t>
+        </is>
+      </c>
+      <c r="C81" s="10" t="n">
+        <v>63</v>
+      </c>
+      <c r="D81" s="11" t="n"/>
+      <c r="E81" s="12">
+        <f>ROUND(C81*D81,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B73" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A74" s="8" t="inlineStr">
+      <c r="B82" s="14" t="inlineStr">
+        <is>
+          <t>Лягушка шпорцевая 2,5-3 см (П3193)</t>
+        </is>
+      </c>
+      <c r="C82" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D82" s="16" t="n"/>
+      <c r="E82" s="17">
+        <f>ROUND(C82*D82,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B74" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A75" s="12" t="inlineStr">
+      <c r="B83" s="9" t="inlineStr">
+        <is>
+          <t>Мастацембелус пантерный 15-20 см (П8979)</t>
+        </is>
+      </c>
+      <c r="C83" s="10" t="n">
+        <v>1697</v>
+      </c>
+      <c r="D83" s="11" t="n"/>
+      <c r="E83" s="12">
+        <f>ROUND(C83*D83,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B75" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A76" s="8" t="inlineStr">
+      <c r="B84" s="14" t="inlineStr">
+        <is>
+          <t>Нож индийский 8-9 см (F4143)</t>
+        </is>
+      </c>
+      <c r="C84" s="15" t="n">
+        <v>553</v>
+      </c>
+      <c r="D84" s="16" t="n"/>
+      <c r="E84" s="17">
+        <f>ROUND(C84*D84,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B76" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A77" s="12" t="inlineStr">
+      <c r="B85" s="9" t="inlineStr">
+        <is>
+          <t>Нотобранхиус Гюнтера [пара] 2-2,5 см (П8569)</t>
+        </is>
+      </c>
+      <c r="C85" s="10" t="n">
+        <v>161</v>
+      </c>
+      <c r="D85" s="11" t="n"/>
+      <c r="E85" s="12">
+        <f>ROUND(C85*D85,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B77" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C77" s="14" t="n">
+      <c r="B86" s="14" t="inlineStr">
+        <is>
+          <t>Окунь стеклянный цветной 4-5 см (F4476)</t>
+        </is>
+      </c>
+      <c r="C86" s="15" t="n">
         <v>153</v>
       </c>
-      <c r="D77" s="13" t="n"/>
-[...6 lines deleted...]
-      <c r="A78" s="8" t="inlineStr">
+      <c r="D86" s="16" t="n"/>
+      <c r="E86" s="17">
+        <f>ROUND(C86*D86,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B78" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A79" s="12" t="inlineStr">
+      <c r="B87" s="9" t="inlineStr">
+        <is>
+          <t>Тетраодон восьмёрочный 2,5-3 см (П0030)</t>
+        </is>
+      </c>
+      <c r="C87" s="10" t="n">
+        <v>297</v>
+      </c>
+      <c r="D87" s="11" t="n"/>
+      <c r="E87" s="12">
+        <f>ROUND(C87*D87,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B79" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A80" s="8" t="inlineStr">
+      <c r="B88" s="14" t="inlineStr">
+        <is>
+          <t>Тетраодон зелёный 3-4 см (f4146)</t>
+        </is>
+      </c>
+      <c r="C88" s="15" t="n">
+        <v>241</v>
+      </c>
+      <c r="D88" s="16" t="n"/>
+      <c r="E88" s="17">
+        <f>ROUND(C88*D88,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B80" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A81" s="12" t="inlineStr">
+      <c r="B89" s="9" t="inlineStr">
+        <is>
+          <t>Тетраодон зелёный 5-6 см (П3368)</t>
+        </is>
+      </c>
+      <c r="C89" s="10" t="n">
+        <v>313</v>
+      </c>
+      <c r="D89" s="11" t="n"/>
+      <c r="E89" s="12">
+        <f>ROUND(C89*D89,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B81" s="13" t="inlineStr">
-[...104 lines deleted...]
-      <c r="C86" s="10" t="n">
+      <c r="B90" s="14" t="inlineStr">
+        <is>
+          <t>Щучка-Саргана 15-20 см (П8941)</t>
+        </is>
+      </c>
+      <c r="C90" s="15" t="n">
         <v>633</v>
       </c>
-      <c r="D86" s="9" t="n"/>
-[...80 lines deleted...]
-      <c r="E90" s="11">
+      <c r="D90" s="16" t="n"/>
+      <c r="E90" s="17">
         <f>ROUND(C90*D90,0)</f>
         <v/>
       </c>
     </row>
-    <row r="91">
-[...17 lines deleted...]
-      </c>
+    <row r="91" ht="22.5" customHeight="1">
+      <c r="A91" s="7" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B91" s="3" t="n"/>
+      <c r="C91" s="3" t="n"/>
+      <c r="D91" s="3" t="n"/>
+      <c r="E91" s="3" t="n"/>
     </row>
     <row r="92">
       <c r="A92" s="8" t="inlineStr">
         <is>
-          <t>Экзотика</t>
+          <t>Харациновые</t>
         </is>
       </c>
       <c r="B92" s="9" t="inlineStr">
         <is>
-          <t>Тетраодон Фахака 3-4 см (П8069)</t>
+          <t>Боелка Фредкоха 2,5-3 см (П8825)</t>
         </is>
       </c>
       <c r="C92" s="10" t="n">
-        <v>1041</v>
-[...2 lines deleted...]
-      <c r="E92" s="11">
+        <v>89</v>
+      </c>
+      <c r="D92" s="11" t="n"/>
+      <c r="E92" s="12">
         <f>ROUND(C92*D92,0)</f>
         <v/>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E93" s="15">
+      <c r="A93" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B93" s="14" t="inlineStr">
+        <is>
+          <t>Кардинал золотой 2,5-3 см (П8966)</t>
+        </is>
+      </c>
+      <c r="C93" s="15" t="n">
+        <v>57</v>
+      </c>
+      <c r="D93" s="16" t="n"/>
+      <c r="E93" s="17">
         <f>ROUND(C93*D93,0)</f>
         <v/>
       </c>
     </row>
-    <row r="94" ht="22.5" customHeight="1">
-      <c r="A94" s="7" t="inlineStr">
+    <row r="94">
+      <c r="A94" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
+      <c r="B94" s="9" t="inlineStr">
+        <is>
+          <t>Лепоринус Ньяссена 4-5 см (П8256)</t>
+        </is>
+      </c>
+      <c r="C94" s="10" t="n">
+        <v>1002</v>
+      </c>
+      <c r="D94" s="11" t="n"/>
+      <c r="E94" s="12">
+        <f>ROUND(C94*D94,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="95">
-      <c r="A95" s="8" t="inlineStr">
+      <c r="A95" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B95" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C95" s="10" t="n">
+      <c r="B95" s="14" t="inlineStr">
+        <is>
+          <t>Лепоринус Штейермарк 4-5 см (П8257)</t>
+        </is>
+      </c>
+      <c r="C95" s="15" t="n">
+        <v>716</v>
+      </c>
+      <c r="D95" s="16" t="n"/>
+      <c r="E95" s="17">
+        <f>ROUND(C95*D95,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B96" s="9" t="inlineStr">
+        <is>
+          <t>Метиннис "Полосатый Тигровый" 5-6 см (П8937)</t>
+        </is>
+      </c>
+      <c r="C96" s="10" t="n">
+        <v>1425</v>
+      </c>
+      <c r="D96" s="11" t="n"/>
+      <c r="E96" s="12">
+        <f>ROUND(C96*D96,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B97" s="14" t="inlineStr">
+        <is>
+          <t>Метиннис "Полосатый Тигровый" 6-7 см (П8936)</t>
+        </is>
+      </c>
+      <c r="C97" s="15" t="n">
+        <v>1665</v>
+      </c>
+      <c r="D97" s="16" t="n"/>
+      <c r="E97" s="17">
+        <f>ROUND(C97*D97,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B98" s="9" t="inlineStr">
+        <is>
+          <t>Микрорасбора Галактика [местная] 1,8-2 см (П5546)</t>
+        </is>
+      </c>
+      <c r="C98" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D98" s="11" t="n"/>
+      <c r="E98" s="12">
+        <f>ROUND(C98*D98,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B99" s="14" t="inlineStr">
+        <is>
+          <t>Милеус Тернетци 7-8 см (П8803)</t>
+        </is>
+      </c>
+      <c r="C99" s="15" t="n">
+        <v>1348</v>
+      </c>
+      <c r="D99" s="16" t="n"/>
+      <c r="E99" s="17">
+        <f>ROUND(C99*D99,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B100" s="9" t="inlineStr">
+        <is>
+          <t>Милеус Шомбургка 4-5 см (П6964)</t>
+        </is>
+      </c>
+      <c r="C100" s="10" t="n">
+        <v>796</v>
+      </c>
+      <c r="D100" s="11" t="n"/>
+      <c r="E100" s="12">
+        <f>ROUND(C100*D100,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B101" s="14" t="inlineStr">
+        <is>
+          <t>Милеус Шомбургка сп.Черничный 4-5 см (П8935)</t>
+        </is>
+      </c>
+      <c r="C101" s="15" t="n">
+        <v>1673</v>
+      </c>
+      <c r="D101" s="16" t="n"/>
+      <c r="E101" s="17">
+        <f>ROUND(C101*D101,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B102" s="9" t="inlineStr">
+        <is>
+          <t>Минор вуалевый 2-2,5 см (П4497)</t>
+        </is>
+      </c>
+      <c r="C102" s="10" t="n">
+        <v>65</v>
+      </c>
+      <c r="D102" s="11" t="n"/>
+      <c r="E102" s="12">
+        <f>ROUND(C102*D102,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B103" s="14" t="inlineStr">
+        <is>
+          <t>Наностомус Бекфорда Красный 2,5-3 см (П8147)</t>
+        </is>
+      </c>
+      <c r="C103" s="15" t="n">
+        <v>154</v>
+      </c>
+      <c r="D103" s="16" t="n"/>
+      <c r="E103" s="17">
+        <f>ROUND(C103*D103,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B104" s="9" t="inlineStr">
+        <is>
+          <t>Неон голубой 1,8-2 см (П1272)</t>
+        </is>
+      </c>
+      <c r="C104" s="10" t="n">
+        <v>41</v>
+      </c>
+      <c r="D104" s="11" t="n"/>
+      <c r="E104" s="12">
+        <f>ROUND(C104*D104,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B105" s="14" t="inlineStr">
+        <is>
+          <t>Неон красный 1,8-2 см (П5416)</t>
+        </is>
+      </c>
+      <c r="C105" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D105" s="16" t="n"/>
+      <c r="E105" s="17">
+        <f>ROUND(C105*D105,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B106" s="9" t="inlineStr">
+        <is>
+          <t>Нотропсис Радужный 3-4 см (П8243)</t>
+        </is>
+      </c>
+      <c r="C106" s="10" t="n">
+        <v>546</v>
+      </c>
+      <c r="D106" s="11" t="n"/>
+      <c r="E106" s="12">
+        <f>ROUND(C106*D106,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B107" s="14" t="inlineStr">
+        <is>
+          <t>Орнатус 3-4 см (ра463)</t>
+        </is>
+      </c>
+      <c r="C107" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D107" s="16" t="n"/>
+      <c r="E107" s="17">
+        <f>ROUND(C107*D107,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B108" s="9" t="inlineStr">
+        <is>
+          <t>Орнатус белоплавничный 2,5-3 см (П6670)</t>
+        </is>
+      </c>
+      <c r="C108" s="10" t="n">
+        <v>65</v>
+      </c>
+      <c r="D108" s="11" t="n"/>
+      <c r="E108" s="12">
+        <f>ROUND(C108*D108,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B109" s="14" t="inlineStr">
+        <is>
+          <t>Паку альбинос 9-10 см (П8192)</t>
+        </is>
+      </c>
+      <c r="C109" s="15" t="n">
+        <v>721</v>
+      </c>
+      <c r="D109" s="16" t="n"/>
+      <c r="E109" s="17">
+        <f>ROUND(C109*D109,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B110" s="9" t="inlineStr">
+        <is>
+          <t>Паку красный 4-5 см (П7518)</t>
+        </is>
+      </c>
+      <c r="C110" s="10" t="n">
+        <v>193</v>
+      </c>
+      <c r="D110" s="11" t="n"/>
+      <c r="E110" s="12">
+        <f>ROUND(C110*D110,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B111" s="14" t="inlineStr">
+        <is>
+          <t>Пристелла жёлтая 2-2,5 см (П6752)</t>
+        </is>
+      </c>
+      <c r="C111" s="15" t="n">
+        <v>20</v>
+      </c>
+      <c r="D111" s="16" t="n"/>
+      <c r="E111" s="17">
+        <f>ROUND(C111*D111,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B112" s="9" t="inlineStr">
+        <is>
+          <t>Расбора земляничная 1,5-1,8 см (П2184)</t>
+        </is>
+      </c>
+      <c r="C112" s="10" t="n">
         <v>121</v>
       </c>
-      <c r="D95" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A96" s="12" t="inlineStr">
+      <c r="D112" s="11" t="n"/>
+      <c r="E112" s="12">
+        <f>ROUND(C112*D112,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B96" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C96" s="14" t="n">
+      <c r="B113" s="14" t="inlineStr">
+        <is>
+          <t>Расбора светлячок 1,5-1,8 см (П8958)</t>
+        </is>
+      </c>
+      <c r="C113" s="15" t="n">
+        <v>121</v>
+      </c>
+      <c r="D113" s="16" t="n"/>
+      <c r="E113" s="17">
+        <f>ROUND(C113*D113,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B114" s="9" t="inlineStr">
+        <is>
+          <t>Расбора трёхлинейная 3-4 см (П0394)</t>
+        </is>
+      </c>
+      <c r="C114" s="10" t="n">
+        <v>73</v>
+      </c>
+      <c r="D114" s="11" t="n"/>
+      <c r="E114" s="12">
+        <f>ROUND(C114*D114,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B115" s="14" t="inlineStr">
+        <is>
+          <t>Расбора эспей 1,8-2 см (П0217)</t>
+        </is>
+      </c>
+      <c r="C115" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D115" s="16" t="n"/>
+      <c r="E115" s="17">
+        <f>ROUND(C115*D115,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B116" s="9" t="inlineStr">
+        <is>
+          <t>Тетра бриллиантовая 2,5-3 см (П5976)</t>
+        </is>
+      </c>
+      <c r="C116" s="10" t="n">
         <v>57</v>
       </c>
-      <c r="D96" s="13" t="n"/>
-[...6 lines deleted...]
-      <c r="A97" s="8" t="inlineStr">
+      <c r="D116" s="11" t="n"/>
+      <c r="E116" s="12">
+        <f>ROUND(C116*D116,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B97" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C97" s="10" t="n">
+      <c r="B117" s="14" t="inlineStr">
+        <is>
+          <t>Тетра колумбийская 4-5 см (П6947)</t>
+        </is>
+      </c>
+      <c r="C117" s="15" t="n">
         <v>57</v>
       </c>
-      <c r="D97" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A98" s="12" t="inlineStr">
+      <c r="D117" s="16" t="n"/>
+      <c r="E117" s="17">
+        <f>ROUND(C117*D117,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B98" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A99" s="8" t="inlineStr">
+      <c r="B118" s="9" t="inlineStr">
+        <is>
+          <t>Тетра Конго 2,5-3 см (П7191)</t>
+        </is>
+      </c>
+      <c r="C118" s="10" t="n">
+        <v>247</v>
+      </c>
+      <c r="D118" s="11" t="n"/>
+      <c r="E118" s="12">
+        <f>ROUND(C118*D118,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B99" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A100" s="12" t="inlineStr">
+      <c r="B119" s="14" t="inlineStr">
+        <is>
+          <t>Тетра королевская 2,5-3 см (П5460)</t>
+        </is>
+      </c>
+      <c r="C119" s="15" t="n">
+        <v>89</v>
+      </c>
+      <c r="D119" s="16" t="n"/>
+      <c r="E119" s="17">
+        <f>ROUND(C119*D119,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B100" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A101" s="8" t="inlineStr">
+      <c r="B120" s="9" t="inlineStr">
+        <is>
+          <t>Тетра Коста 3-4 см (П7228)</t>
+        </is>
+      </c>
+      <c r="C120" s="10" t="n">
+        <v>41</v>
+      </c>
+      <c r="D120" s="11" t="n"/>
+      <c r="E120" s="12">
+        <f>ROUND(C120*D120,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B101" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A102" s="12" t="inlineStr">
+      <c r="B121" s="14" t="inlineStr">
+        <is>
+          <t>Тетра лимонная 2-2,5 см (F4416)</t>
+        </is>
+      </c>
+      <c r="C121" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D121" s="16" t="n"/>
+      <c r="E121" s="17">
+        <f>ROUND(C121*D121,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B102" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A103" s="8" t="inlineStr">
+      <c r="B122" s="9" t="inlineStr">
+        <is>
+          <t>Тетра медная 2,5-3 см (П2443)</t>
+        </is>
+      </c>
+      <c r="C122" s="10" t="n">
+        <v>57</v>
+      </c>
+      <c r="D122" s="11" t="n"/>
+      <c r="E122" s="12">
+        <f>ROUND(C122*D122,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B103" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A104" s="12" t="inlineStr">
+      <c r="B123" s="14" t="inlineStr">
+        <is>
+          <t>Тетра стеклянная 3-4 см (П7006)</t>
+        </is>
+      </c>
+      <c r="C123" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D123" s="16" t="n"/>
+      <c r="E123" s="17">
+        <f>ROUND(C123*D123,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B104" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A105" s="8" t="inlineStr">
+      <c r="B124" s="9" t="inlineStr">
+        <is>
+          <t>Тетра-фонарик 2-2,5 см (П5404)</t>
+        </is>
+      </c>
+      <c r="C124" s="10" t="n">
+        <v>89</v>
+      </c>
+      <c r="D124" s="11" t="n"/>
+      <c r="E124" s="12">
+        <f>ROUND(C124*D124,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B105" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C105" s="10" t="n">
+      <c r="B125" s="14" t="inlineStr">
+        <is>
+          <t>Тетрагоноптерус золотой 4-5 см (п6468)</t>
+        </is>
+      </c>
+      <c r="C125" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D125" s="16" t="n"/>
+      <c r="E125" s="17">
+        <f>ROUND(C125*D125,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B126" s="9" t="inlineStr">
+        <is>
+          <t>Фантом золотой 2,5-3 см (П8162)</t>
+        </is>
+      </c>
+      <c r="C126" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D126" s="11" t="n"/>
+      <c r="E126" s="12">
+        <f>ROUND(C126*D126,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B127" s="14" t="inlineStr">
+        <is>
+          <t>Фантом черный 2,5-3 см (П6728)</t>
+        </is>
+      </c>
+      <c r="C127" s="15" t="n">
+        <v>63</v>
+      </c>
+      <c r="D127" s="16" t="n"/>
+      <c r="E127" s="17">
+        <f>ROUND(C127*D127,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B128" s="9" t="inlineStr">
+        <is>
+          <t>Филомена дисковая 1,8-2 см (П6140)</t>
+        </is>
+      </c>
+      <c r="C128" s="10" t="n">
         <v>73</v>
       </c>
-      <c r="D105" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A106" s="12" t="inlineStr">
+      <c r="D128" s="11" t="n"/>
+      <c r="E128" s="12">
+        <f>ROUND(C128*D128,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B106" s="13" t="inlineStr">
-[...464 lines deleted...]
-      <c r="C129" s="10" t="n">
+      <c r="B129" s="14" t="inlineStr">
+        <is>
+          <t>Эритрозонус 2,5-3 см (П5199)</t>
+        </is>
+      </c>
+      <c r="C129" s="15" t="n">
         <v>33</v>
       </c>
-      <c r="D129" s="9" t="n"/>
-      <c r="E129" s="11">
+      <c r="D129" s="16" t="n"/>
+      <c r="E129" s="17">
         <f>ROUND(C129*D129,0)</f>
         <v/>
       </c>
     </row>
-    <row r="130">
-[...17 lines deleted...]
-      </c>
+    <row r="130" ht="22.5" customHeight="1">
+      <c r="A130" s="7" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B130" s="3" t="n"/>
+      <c r="C130" s="3" t="n"/>
+      <c r="D130" s="3" t="n"/>
+      <c r="E130" s="3" t="n"/>
     </row>
     <row r="131">
       <c r="A131" s="8" t="inlineStr">
         <is>
-          <t>Харациновые</t>
+          <t>Сомы</t>
         </is>
       </c>
       <c r="B131" s="9" t="inlineStr">
         <is>
-          <t>Тетрагоноптерус золотой 4-5 см (п6468)</t>
+          <t>L201 гипанциструс "Инспектор" [Сом]  5-6 см (П8164)</t>
         </is>
       </c>
       <c r="C131" s="10" t="n">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="E131" s="11">
+        <v>5601</v>
+      </c>
+      <c r="D131" s="11" t="n"/>
+      <c r="E131" s="12">
         <f>ROUND(C131*D131,0)</f>
         <v/>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E132" s="15">
+      <c r="A132" s="13" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B132" s="14" t="inlineStr">
+        <is>
+          <t>Агамикс звёздчатый 3-4 см (П5945)</t>
+        </is>
+      </c>
+      <c r="C132" s="15" t="n">
+        <v>233</v>
+      </c>
+      <c r="D132" s="16" t="n"/>
+      <c r="E132" s="17">
         <f>ROUND(C132*D132,0)</f>
         <v/>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="8" t="inlineStr">
         <is>
-          <t>Харациновые</t>
+          <t>Сомы</t>
         </is>
       </c>
       <c r="B133" s="9" t="inlineStr">
         <is>
-          <t>Фантом черный 2,5-3 см (П6728)</t>
+          <t>Анциструс 2,5-3 см (рг329)</t>
         </is>
       </c>
       <c r="C133" s="10" t="n">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="E133" s="11">
+        <v>73</v>
+      </c>
+      <c r="D133" s="11" t="n"/>
+      <c r="E133" s="12">
         <f>ROUND(C133*D133,0)</f>
         <v/>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E134" s="15">
+      <c r="A134" s="13" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B134" s="14" t="inlineStr">
+        <is>
+          <t>Анциструс 3-4 см (П3114)</t>
+        </is>
+      </c>
+      <c r="C134" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D134" s="16" t="n"/>
+      <c r="E134" s="17">
         <f>ROUND(C134*D134,0)</f>
         <v/>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
-          <t>Харациновые</t>
+          <t>Сомы</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
-          <t>Эритрозонус 2,5-3 см (П5199)</t>
+          <t>Анциструс лимонный 2,5-3 см (П8540)</t>
         </is>
       </c>
       <c r="C135" s="10" t="n">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="E135" s="11">
+        <v>73</v>
+      </c>
+      <c r="D135" s="11" t="n"/>
+      <c r="E135" s="12">
         <f>ROUND(C135*D135,0)</f>
         <v/>
       </c>
     </row>
-    <row r="136" ht="22.5" customHeight="1">
-      <c r="A136" s="7" t="inlineStr">
+    <row r="136">
+      <c r="A136" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
+      </c>
+      <c r="B136" s="14" t="inlineStr">
+        <is>
+          <t>Анциструс лимонный 3-4 см (П5254)</t>
+        </is>
+      </c>
+      <c r="C136" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D136" s="16" t="n"/>
+      <c r="E136" s="17">
+        <f>ROUND(C136*D136,0)</f>
+        <v/>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B137" s="9" t="inlineStr">
         <is>
-          <t>L201 гипанциструс "Инспектор" [Сом]  5-6 см (П8164)</t>
+          <t>Анциструс Супер Ред 3-4 см (П3087)</t>
         </is>
       </c>
       <c r="C137" s="10" t="n">
-        <v>5601</v>
-[...2 lines deleted...]
-      <c r="E137" s="11">
+        <v>225</v>
+      </c>
+      <c r="D137" s="11" t="n"/>
+      <c r="E137" s="12">
         <f>ROUND(C137*D137,0)</f>
         <v/>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="12" t="inlineStr">
+      <c r="A138" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B138" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E138" s="15">
+      <c r="B138" s="14" t="inlineStr">
+        <is>
+          <t>Коридорас Венесуэла Оранж 2-2,5 см (П8735)</t>
+        </is>
+      </c>
+      <c r="C138" s="15" t="n">
+        <v>129</v>
+      </c>
+      <c r="D138" s="16" t="n"/>
+      <c r="E138" s="17">
         <f>ROUND(C138*D138,0)</f>
         <v/>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B139" s="9" t="inlineStr">
         <is>
-          <t>Анциструс 2,5-3 см (рг329)</t>
+          <t>Коридорас Зигатус 2-2,5 см (П8356)</t>
         </is>
       </c>
       <c r="C139" s="10" t="n">
         <v>73</v>
       </c>
-      <c r="D139" s="9" t="n"/>
-      <c r="E139" s="11">
+      <c r="D139" s="11" t="n"/>
+      <c r="E139" s="12">
         <f>ROUND(C139*D139,0)</f>
         <v/>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="12" t="inlineStr">
+      <c r="A140" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B140" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E140" s="15">
+      <c r="B140" s="14" t="inlineStr">
+        <is>
+          <t>Коридорас-пигмей 1,8-2 см (П8250)</t>
+        </is>
+      </c>
+      <c r="C140" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D140" s="16" t="n"/>
+      <c r="E140" s="17">
         <f>ROUND(C140*D140,0)</f>
         <v/>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B141" s="9" t="inlineStr">
         <is>
-          <t>Анциструс вуалевый 5-6 см (П7501)</t>
+          <t>Плекостомус 4-5 см (д0733)</t>
         </is>
       </c>
       <c r="C141" s="10" t="n">
-        <v>433</v>
-[...2 lines deleted...]
-      <c r="E141" s="11">
+        <v>169</v>
+      </c>
+      <c r="D141" s="11" t="n"/>
+      <c r="E141" s="12">
         <f>ROUND(C141*D141,0)</f>
         <v/>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="12" t="inlineStr">
+      <c r="A142" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B142" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E142" s="15">
+      <c r="B142" s="14" t="inlineStr">
+        <is>
+          <t>Плекостомус 7-8 см (РБ85)</t>
+        </is>
+      </c>
+      <c r="C142" s="15" t="n">
+        <v>297</v>
+      </c>
+      <c r="D142" s="16" t="n"/>
+      <c r="E142" s="17">
         <f>ROUND(C142*D142,0)</f>
         <v/>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
-          <t>Анциструс лимонный 3-4 см (П5254)</t>
+          <t>Синодонтис Fantastic 4-5 см (П8931)</t>
         </is>
       </c>
       <c r="C143" s="10" t="n">
         <v>153</v>
       </c>
-      <c r="D143" s="9" t="n"/>
-      <c r="E143" s="11">
+      <c r="D143" s="11" t="n"/>
+      <c r="E143" s="12">
         <f>ROUND(C143*D143,0)</f>
         <v/>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="12" t="inlineStr">
+      <c r="A144" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B144" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E144" s="15">
+      <c r="B144" s="14" t="inlineStr">
+        <is>
+          <t>Синодонтис Fantastic 5-6 см (П8932)</t>
+        </is>
+      </c>
+      <c r="C144" s="15" t="n">
+        <v>185</v>
+      </c>
+      <c r="D144" s="16" t="n"/>
+      <c r="E144" s="17">
         <f>ROUND(C144*D144,0)</f>
         <v/>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B145" s="9" t="inlineStr">
         <is>
-          <t>Коридорас Венесуэла Оранж 2,5-3 см (П8736)</t>
+          <t>Синодонтис вуалевый 4-5 см (П1505)</t>
         </is>
       </c>
       <c r="C145" s="10" t="n">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="E145" s="11">
+        <v>153</v>
+      </c>
+      <c r="D145" s="11" t="n"/>
+      <c r="E145" s="12">
         <f>ROUND(C145*D145,0)</f>
         <v/>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="12" t="inlineStr">
+      <c r="A146" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B146" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E146" s="15">
+      <c r="B146" s="14" t="inlineStr">
+        <is>
+          <t>Синодонтис вуалевый 7-8 см (П6692)</t>
+        </is>
+      </c>
+      <c r="C146" s="15" t="n">
+        <v>241</v>
+      </c>
+      <c r="D146" s="16" t="n"/>
+      <c r="E146" s="17">
         <f>ROUND(C146*D146,0)</f>
         <v/>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B147" s="9" t="inlineStr">
         <is>
-          <t>Коридорас-пигмей 1,8-2 см (П8250)</t>
+          <t>Сом Павлиний глаз 5-6 см (Р1313)</t>
         </is>
       </c>
       <c r="C147" s="10" t="n">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="E147" s="11">
+        <v>265</v>
+      </c>
+      <c r="D147" s="11" t="n"/>
+      <c r="E147" s="12">
         <f>ROUND(C147*D147,0)</f>
         <v/>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="12" t="inlineStr">
+      <c r="A148" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B148" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E148" s="15">
+      <c r="B148" s="14" t="inlineStr">
+        <is>
+          <t>Сом стеклянный 5-7 см (П8928)</t>
+        </is>
+      </c>
+      <c r="C148" s="15" t="n">
+        <v>425</v>
+      </c>
+      <c r="D148" s="16" t="n"/>
+      <c r="E148" s="17">
         <f>ROUND(C148*D148,0)</f>
         <v/>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B149" s="9" t="inlineStr">
         <is>
-          <t>Отоцинклюс аффинис 2,5-4 см (П6951)</t>
+          <t>Сомик золотистый вуалевый 2-2,5 см (П6918)</t>
         </is>
       </c>
       <c r="C149" s="10" t="n">
-        <v>473</v>
-[...2 lines deleted...]
-      <c r="E149" s="11">
+        <v>73</v>
+      </c>
+      <c r="D149" s="11" t="n"/>
+      <c r="E149" s="12">
         <f>ROUND(C149*D149,0)</f>
         <v/>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="12" t="inlineStr">
+      <c r="A150" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B150" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E150" s="15">
+      <c r="B150" s="14" t="inlineStr">
+        <is>
+          <t>Сомик крапчатый 2-2,5 см (р9357)</t>
+        </is>
+      </c>
+      <c r="C150" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D150" s="16" t="n"/>
+      <c r="E150" s="17">
         <f>ROUND(C150*D150,0)</f>
         <v/>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B151" s="9" t="inlineStr">
         <is>
-          <t>Платидорас полосатый 3-4 см (П5400)</t>
+          <t>Сомик крапчатый 5-6 см (П4774)</t>
         </is>
       </c>
       <c r="C151" s="10" t="n">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="E151" s="11">
+        <v>241</v>
+      </c>
+      <c r="D151" s="11" t="n"/>
+      <c r="E151" s="12">
         <f>ROUND(C151*D151,0)</f>
         <v/>
       </c>
     </row>
     <row r="152">
-      <c r="A152" s="12" t="inlineStr">
+      <c r="A152" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B152" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E152" s="15">
+      <c r="B152" s="14" t="inlineStr">
+        <is>
+          <t>Сомик крапчатый альбинос вуалевый 2-2,5 см (П5443)</t>
+        </is>
+      </c>
+      <c r="C152" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D152" s="16" t="n"/>
+      <c r="E152" s="17">
         <f>ROUND(C152*D152,0)</f>
         <v/>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B153" s="9" t="inlineStr">
         <is>
-          <t>Синодонтис Fantastic 4-5 см (П8931)</t>
+          <t>Сомик крапчатый вуалевый 2-2,5 см (П6458)</t>
         </is>
       </c>
       <c r="C153" s="10" t="n">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="E153" s="11">
+        <v>73</v>
+      </c>
+      <c r="D153" s="11" t="n"/>
+      <c r="E153" s="12">
         <f>ROUND(C153*D153,0)</f>
         <v/>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="12" t="inlineStr">
+      <c r="A154" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B154" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E154" s="15">
+      <c r="B154" s="14" t="inlineStr">
+        <is>
+          <t>Стурисома панамская 4-5 см (П7434)</t>
+        </is>
+      </c>
+      <c r="C154" s="15" t="n">
+        <v>625</v>
+      </c>
+      <c r="D154" s="16" t="n"/>
+      <c r="E154" s="17">
         <f>ROUND(C154*D154,0)</f>
         <v/>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B155" s="9" t="inlineStr">
         <is>
-          <t>Синодонтис вуалевый 3-4 см (П1610)</t>
+          <t>Стурисома панамская 6-7 см (П1702)</t>
         </is>
       </c>
       <c r="C155" s="10" t="n">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="E155" s="11">
+        <v>793</v>
+      </c>
+      <c r="D155" s="11" t="n"/>
+      <c r="E155" s="12">
         <f>ROUND(C155*D155,0)</f>
         <v/>
       </c>
     </row>
     <row r="156">
-      <c r="A156" s="12" t="inlineStr">
+      <c r="A156" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B156" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E156" s="15">
+      <c r="B156" s="14" t="inlineStr">
+        <is>
+          <t>Фрактоцефалус краснохвостый 5-6 см (П0998)</t>
+        </is>
+      </c>
+      <c r="C156" s="15" t="n">
+        <v>721</v>
+      </c>
+      <c r="D156" s="16" t="n"/>
+      <c r="E156" s="17">
         <f>ROUND(C156*D156,0)</f>
         <v/>
       </c>
     </row>
-    <row r="157">
-[...17 lines deleted...]
-      </c>
+    <row r="157" ht="22.5" customHeight="1">
+      <c r="A157" s="7" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B157" s="3" t="n"/>
+      <c r="C157" s="3" t="n"/>
+      <c r="D157" s="3" t="n"/>
+      <c r="E157" s="3" t="n"/>
     </row>
     <row r="158">
-      <c r="A158" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E158" s="15">
+      <c r="A158" s="8" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B158" s="9" t="inlineStr">
+        <is>
+          <t>Вуалехвост красно-белый 8-10 см (П9016)</t>
+        </is>
+      </c>
+      <c r="C158" s="10" t="n">
+        <v>748</v>
+      </c>
+      <c r="D158" s="11" t="n"/>
+      <c r="E158" s="12">
         <f>ROUND(C158*D158,0)</f>
         <v/>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E159" s="11">
+      <c r="A159" s="13" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B159" s="14" t="inlineStr">
+        <is>
+          <t>Вуалехвост красный 8-10 см (П9017)</t>
+        </is>
+      </c>
+      <c r="C159" s="15" t="n">
+        <v>748</v>
+      </c>
+      <c r="D159" s="16" t="n"/>
+      <c r="E159" s="17">
         <f>ROUND(C159*D159,0)</f>
         <v/>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E160" s="15">
+      <c r="A160" s="8" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B160" s="9" t="inlineStr">
+        <is>
+          <t>Вуалехвост ситцевый 3-4 см (Р9202)</t>
+        </is>
+      </c>
+      <c r="C160" s="10" t="n">
+        <v>307</v>
+      </c>
+      <c r="D160" s="11" t="n"/>
+      <c r="E160" s="12">
         <f>ROUND(C160*D160,0)</f>
         <v/>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E161" s="11">
+      <c r="A161" s="13" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B161" s="14" t="inlineStr">
+        <is>
+          <t>Жемчужинка [импорт] 5-6 см (р015)</t>
+        </is>
+      </c>
+      <c r="C161" s="15" t="n">
+        <v>505</v>
+      </c>
+      <c r="D161" s="16" t="n"/>
+      <c r="E161" s="17">
         <f>ROUND(C161*D161,0)</f>
         <v/>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E162" s="15">
+      <c r="A162" s="8" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B162" s="9" t="inlineStr">
+        <is>
+          <t>Карп Кои вуалевый ассорти 10-12 см [Таиланд] (П9019)</t>
+        </is>
+      </c>
+      <c r="C162" s="10" t="n">
+        <v>1027</v>
+      </c>
+      <c r="D162" s="11" t="n"/>
+      <c r="E162" s="12">
         <f>ROUND(C162*D162,0)</f>
         <v/>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E163" s="11">
+      <c r="A163" s="13" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B163" s="14" t="inlineStr">
+        <is>
+          <t>Золотая рыбка [кормовая] 2,5-3 см (П9018)</t>
+        </is>
+      </c>
+      <c r="C163" s="15" t="n">
+        <v>19</v>
+      </c>
+      <c r="D163" s="16" t="n"/>
+      <c r="E163" s="17">
         <f>ROUND(C163*D163,0)</f>
         <v/>
       </c>
     </row>
     <row r="164">
-      <c r="A164" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E164" s="15">
+      <c r="A164" s="8" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B164" s="9" t="inlineStr">
+        <is>
+          <t>Оранда ассорти 3-4 см (П8892)</t>
+        </is>
+      </c>
+      <c r="C164" s="10" t="n">
+        <v>226</v>
+      </c>
+      <c r="D164" s="11" t="n"/>
+      <c r="E164" s="12">
         <f>ROUND(C164*D164,0)</f>
         <v/>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E165" s="11">
+      <c r="A165" s="13" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B165" s="14" t="inlineStr">
+        <is>
+          <t>Оранда бронзовая [импорт] 10-11 см (П7786)</t>
+        </is>
+      </c>
+      <c r="C165" s="15" t="n">
+        <v>1793</v>
+      </c>
+      <c r="D165" s="16" t="n"/>
+      <c r="E165" s="17">
         <f>ROUND(C165*D165,0)</f>
         <v/>
       </c>
     </row>
     <row r="166">
-      <c r="A166" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E166" s="15">
+      <c r="A166" s="8" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B166" s="9" t="inlineStr">
+        <is>
+          <t>Оранда красная [импорт] 8-9 см (П8624)</t>
+        </is>
+      </c>
+      <c r="C166" s="10" t="n">
+        <v>676</v>
+      </c>
+      <c r="D166" s="11" t="n"/>
+      <c r="E166" s="12">
         <f>ROUND(C166*D166,0)</f>
         <v/>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E167" s="11">
+      <c r="A167" s="13" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B167" s="14" t="inlineStr">
+        <is>
+          <t>Оранда красно-белая [импорт] 8-9 см (П8625)</t>
+        </is>
+      </c>
+      <c r="C167" s="15" t="n">
+        <v>676</v>
+      </c>
+      <c r="D167" s="16" t="n"/>
+      <c r="E167" s="17">
         <f>ROUND(C167*D167,0)</f>
         <v/>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E168" s="15">
+      <c r="A168" s="8" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B168" s="9" t="inlineStr">
+        <is>
+          <t>Оранда Львиноголовая ассорти [импорт] 10-11 см (П8948)</t>
+        </is>
+      </c>
+      <c r="C168" s="10" t="n">
+        <v>4721</v>
+      </c>
+      <c r="D168" s="11" t="n"/>
+      <c r="E168" s="12">
         <f>ROUND(C168*D168,0)</f>
         <v/>
       </c>
     </row>
-    <row r="169" ht="22.5" customHeight="1">
-      <c r="A169" s="7" t="inlineStr">
+    <row r="169">
+      <c r="A169" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
+      </c>
+      <c r="B169" s="14" t="inlineStr">
+        <is>
+          <t>Оранда ситцевая Хвост Роза [импорт] 10-12 см (П8949)</t>
+        </is>
+      </c>
+      <c r="C169" s="15" t="n">
+        <v>4721</v>
+      </c>
+      <c r="D169" s="16" t="n"/>
+      <c r="E169" s="17">
+        <f>ROUND(C169*D169,0)</f>
+        <v/>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B170" s="9" t="inlineStr">
         <is>
-          <t>Оранда белая [импорт] 4-5 см (П8398)</t>
+          <t>Оранда Триколор [импорт] 10-11 см (П8947)</t>
         </is>
       </c>
       <c r="C170" s="10" t="n">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="E170" s="11">
+        <v>4721</v>
+      </c>
+      <c r="D170" s="11" t="n"/>
+      <c r="E170" s="12">
         <f>ROUND(C170*D170,0)</f>
         <v/>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="12" t="inlineStr">
+      <c r="A171" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B171" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E171" s="15">
+      <c r="B171" s="14" t="inlineStr">
+        <is>
+          <t>Оранда Триколор [импорт] 9-10 см (П8114)</t>
+        </is>
+      </c>
+      <c r="C171" s="15" t="n">
+        <v>4401</v>
+      </c>
+      <c r="D171" s="16" t="n"/>
+      <c r="E171" s="17">
         <f>ROUND(C171*D171,0)</f>
         <v/>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B172" s="9" t="inlineStr">
         <is>
-          <t>Оранда красная [импорт] 4-5 см (П8405)</t>
+          <t>Оранда чёрная [импорт] 10-11 см (П8946)</t>
         </is>
       </c>
       <c r="C172" s="10" t="n">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="E172" s="11">
+        <v>1793</v>
+      </c>
+      <c r="D172" s="11" t="n"/>
+      <c r="E172" s="12">
         <f>ROUND(C172*D172,0)</f>
         <v/>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="12" t="inlineStr">
+      <c r="A173" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B173" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E173" s="15">
+      <c r="B173" s="14" t="inlineStr">
+        <is>
+          <t>Ранчу ассорти [импорт] 6-7 см (П4462)</t>
+        </is>
+      </c>
+      <c r="C173" s="15" t="n">
+        <v>1216</v>
+      </c>
+      <c r="D173" s="16" t="n"/>
+      <c r="E173" s="17">
         <f>ROUND(C173*D173,0)</f>
         <v/>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B174" s="9" t="inlineStr">
         <is>
-          <t>Оранда красная [импорт] 8-9 см (П8624)</t>
+          <t>Ранчу белый [импорт] 8-9 см (П7766)</t>
         </is>
       </c>
       <c r="C174" s="10" t="n">
-        <v>601</v>
-[...2 lines deleted...]
-      <c r="E174" s="11">
+        <v>1761</v>
+      </c>
+      <c r="D174" s="11" t="n"/>
+      <c r="E174" s="12">
         <f>ROUND(C174*D174,0)</f>
         <v/>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="12" t="inlineStr">
+      <c r="A175" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B175" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E175" s="15">
+      <c r="B175" s="14" t="inlineStr">
+        <is>
+          <t>Риукин красно-белый 10-11 см [импорт] (П4299)</t>
+        </is>
+      </c>
+      <c r="C175" s="15" t="n">
+        <v>2745</v>
+      </c>
+      <c r="D175" s="16" t="n"/>
+      <c r="E175" s="17">
         <f>ROUND(C175*D175,0)</f>
         <v/>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B176" s="9" t="inlineStr">
         <is>
-          <t>Оранда красно-белая [импорт] 10-11 см (П8957)</t>
+          <t>Риукин красный 10-11 см [импорт] (П8981)</t>
         </is>
       </c>
       <c r="C176" s="10" t="n">
-        <v>1521</v>
-[...2 lines deleted...]
-      <c r="E176" s="11">
+        <v>2745</v>
+      </c>
+      <c r="D176" s="11" t="n"/>
+      <c r="E176" s="12">
         <f>ROUND(C176*D176,0)</f>
         <v/>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="12" t="inlineStr">
+      <c r="A177" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B177" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E177" s="15">
+      <c r="B177" s="14" t="inlineStr">
+        <is>
+          <t>Риукин ситцевый 10-11 см [импорт] (П4300)</t>
+        </is>
+      </c>
+      <c r="C177" s="15" t="n">
+        <v>2745</v>
+      </c>
+      <c r="D177" s="16" t="n"/>
+      <c r="E177" s="17">
         <f>ROUND(C177*D177,0)</f>
         <v/>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B178" s="9" t="inlineStr">
         <is>
-          <t>Оранда ситцевая Хвост Роза [импорт] 10-12 см (П8949)</t>
+          <t>Телескоп чёрный 2,5-3 см (П2733)</t>
         </is>
       </c>
       <c r="C178" s="10" t="n">
-        <v>4721</v>
-[...2 lines deleted...]
-      <c r="E178" s="11">
+        <v>118</v>
+      </c>
+      <c r="D178" s="11" t="n"/>
+      <c r="E178" s="12">
         <f>ROUND(C178*D178,0)</f>
         <v/>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="12" t="inlineStr">
+      <c r="A179" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B179" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E179" s="15">
+      <c r="B179" s="14" t="inlineStr">
+        <is>
+          <t>Телескоп чёрный 3-4 см (П2202)</t>
+        </is>
+      </c>
+      <c r="C179" s="15" t="n">
+        <v>217</v>
+      </c>
+      <c r="D179" s="16" t="n"/>
+      <c r="E179" s="17">
         <f>ROUND(C179*D179,0)</f>
         <v/>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B180" s="9" t="inlineStr">
         <is>
-          <t>Оранда Триколор [импорт] 9-10 см (П8114)</t>
+          <t>Телескоп-бабочка чёрный 2,5-3 см (П7595)</t>
         </is>
       </c>
       <c r="C180" s="10" t="n">
-        <v>2801</v>
-[...2 lines deleted...]
-      <c r="E180" s="11">
+        <v>172</v>
+      </c>
+      <c r="D180" s="11" t="n"/>
+      <c r="E180" s="12">
         <f>ROUND(C180*D180,0)</f>
         <v/>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="12" t="inlineStr">
+      <c r="A181" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B181" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E181" s="15">
+      <c r="B181" s="14" t="inlineStr">
+        <is>
+          <t>Телескоп-бабочка чёрный 3-4 см (П3136)</t>
+        </is>
+      </c>
+      <c r="C181" s="15" t="n">
+        <v>217</v>
+      </c>
+      <c r="D181" s="16" t="n"/>
+      <c r="E181" s="17">
         <f>ROUND(C181*D181,0)</f>
         <v/>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B182" s="9" t="inlineStr">
         <is>
-          <t>Ранчу красно-белый [импорт] 6-7 см (П4403)</t>
+          <t>Комета ассорти [импорт] 8-9 см (П7186)</t>
         </is>
       </c>
       <c r="C182" s="10" t="n">
-        <v>1081</v>
-[...2 lines deleted...]
-      <c r="E182" s="11">
+        <v>451</v>
+      </c>
+      <c r="D182" s="11" t="n"/>
+      <c r="E182" s="12">
         <f>ROUND(C182*D182,0)</f>
         <v/>
       </c>
     </row>
-    <row r="183">
-[...17 lines deleted...]
-      </c>
+    <row r="183" ht="22.5" customHeight="1">
+      <c r="A183" s="7" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B183" s="3" t="n"/>
+      <c r="C183" s="3" t="n"/>
+      <c r="D183" s="3" t="n"/>
+      <c r="E183" s="3" t="n"/>
     </row>
     <row r="184">
       <c r="A184" s="8" t="inlineStr">
         <is>
-          <t>Золотые рыбки</t>
+          <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B184" s="9" t="inlineStr">
         <is>
-          <t>Телескоп чёрный 2,5-3 см (П2733)</t>
+          <t>Гурами белый 6-7 см (П7713)</t>
         </is>
       </c>
       <c r="C184" s="10" t="n">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="E184" s="11">
+        <v>241</v>
+      </c>
+      <c r="D184" s="11" t="n"/>
+      <c r="E184" s="12">
         <f>ROUND(C184*D184,0)</f>
         <v/>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E185" s="15">
+      <c r="A185" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B185" s="14" t="inlineStr">
+        <is>
+          <t>Гурами белый перламутр 3-4 см (П7924)</t>
+        </is>
+      </c>
+      <c r="C185" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D185" s="16" t="n"/>
+      <c r="E185" s="17">
         <f>ROUND(C185*D185,0)</f>
         <v/>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="8" t="inlineStr">
         <is>
-          <t>Золотые рыбки</t>
+          <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B186" s="9" t="inlineStr">
         <is>
-          <t>Телескоп-бабочка чёрный 2,5-3 см (П7595)</t>
+          <t>Гурами ворчащий 3-4 см (П8945)</t>
         </is>
       </c>
       <c r="C186" s="10" t="n">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="E186" s="11">
+        <v>201</v>
+      </c>
+      <c r="D186" s="11" t="n"/>
+      <c r="E186" s="12">
         <f>ROUND(C186*D186,0)</f>
         <v/>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E187" s="15">
+      <c r="A187" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B187" s="14" t="inlineStr">
+        <is>
+          <t>Гурами голубой 6-7 см (П9003)</t>
+        </is>
+      </c>
+      <c r="C187" s="15" t="n">
+        <v>209</v>
+      </c>
+      <c r="D187" s="16" t="n"/>
+      <c r="E187" s="17">
         <f>ROUND(C187*D187,0)</f>
         <v/>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="8" t="inlineStr">
         <is>
-          <t>Золотые рыбки</t>
+          <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B188" s="9" t="inlineStr">
         <is>
-          <t>Телескоп-бабочка чёрный 4-5 см (П3122)</t>
+          <t>Гурами золотой 3-4 см (f3545)</t>
         </is>
       </c>
       <c r="C188" s="10" t="n">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="E188" s="11">
+        <v>97</v>
+      </c>
+      <c r="D188" s="11" t="n"/>
+      <c r="E188" s="12">
         <f>ROUND(C188*D188,0)</f>
         <v/>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E189" s="15">
+      <c r="A189" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B189" s="14" t="inlineStr">
+        <is>
+          <t>Гурами медовый [импорт] 2,5-3 см (П0393)</t>
+        </is>
+      </c>
+      <c r="C189" s="15" t="n">
+        <v>233</v>
+      </c>
+      <c r="D189" s="16" t="n"/>
+      <c r="E189" s="17">
         <f>ROUND(C189*D189,0)</f>
         <v/>
       </c>
     </row>
-    <row r="190" ht="22.5" customHeight="1">
-      <c r="A190" s="7" t="inlineStr">
+    <row r="190">
+      <c r="A190" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
+      <c r="B190" s="9" t="inlineStr">
+        <is>
+          <t>Гурами мраморный 3-4 см (р9226)</t>
+        </is>
+      </c>
+      <c r="C190" s="10" t="n">
+        <v>97</v>
+      </c>
+      <c r="D190" s="11" t="n"/>
+      <c r="E190" s="12">
+        <f>ROUND(C190*D190,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="191">
-      <c r="A191" s="8" t="inlineStr">
+      <c r="A191" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
-      <c r="B191" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C191" s="10" t="n">
+      <c r="B191" s="14" t="inlineStr">
+        <is>
+          <t>Гурами мраморный 6-7 см (П3563)</t>
+        </is>
+      </c>
+      <c r="C191" s="15" t="n">
+        <v>209</v>
+      </c>
+      <c r="D191" s="16" t="n"/>
+      <c r="E191" s="17">
+        <f>ROUND(C191*D191,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="8" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B192" s="9" t="inlineStr">
+        <is>
+          <t>Гурами целующийся розовый 4-5 см (П2749)</t>
+        </is>
+      </c>
+      <c r="C192" s="10" t="n">
         <v>105</v>
       </c>
-      <c r="D191" s="9" t="n"/>
-[...6 lines deleted...]
-      <c r="A192" s="12" t="inlineStr">
+      <c r="D192" s="11" t="n"/>
+      <c r="E192" s="12">
+        <f>ROUND(C192*D192,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
-      <c r="B192" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C192" s="14" t="n">
+      <c r="B193" s="14" t="inlineStr">
+        <is>
+          <t>Колиза красная 3-4 см (П0227)</t>
+        </is>
+      </c>
+      <c r="C193" s="15" t="n">
+        <v>233</v>
+      </c>
+      <c r="D193" s="16" t="n"/>
+      <c r="E193" s="17">
+        <f>ROUND(C193*D193,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="8" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B194" s="9" t="inlineStr">
+        <is>
+          <t>Лялиус [импорт] 3-4 см (П2795)</t>
+        </is>
+      </c>
+      <c r="C194" s="10" t="n">
+        <v>369</v>
+      </c>
+      <c r="D194" s="11" t="n"/>
+      <c r="E194" s="12">
+        <f>ROUND(C194*D194,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B195" s="14" t="inlineStr">
+        <is>
+          <t>Лялиус Гигантский 5-8 см (П8671)</t>
+        </is>
+      </c>
+      <c r="C195" s="15" t="n">
+        <v>913</v>
+      </c>
+      <c r="D195" s="16" t="n"/>
+      <c r="E195" s="17">
+        <f>ROUND(C195*D195,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="8" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B196" s="9" t="inlineStr">
+        <is>
+          <t>Макропод красный 2,5-3 см (П9004)</t>
+        </is>
+      </c>
+      <c r="C196" s="10" t="n">
+        <v>57</v>
+      </c>
+      <c r="D196" s="11" t="n"/>
+      <c r="E196" s="12">
+        <f>ROUND(C196*D196,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B197" s="14" t="inlineStr">
+        <is>
+          <t>Макропод красный 3-4 см (П7581)</t>
+        </is>
+      </c>
+      <c r="C197" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D197" s="16" t="n"/>
+      <c r="E197" s="17">
+        <f>ROUND(C197*D197,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="8" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B198" s="9" t="inlineStr">
+        <is>
+          <t>Петушок двухвостый 5-6 см (П0367)</t>
+        </is>
+      </c>
+      <c r="C198" s="10" t="n">
+        <v>473</v>
+      </c>
+      <c r="D198" s="11" t="n"/>
+      <c r="E198" s="12">
+        <f>ROUND(C198*D198,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B199" s="14" t="inlineStr">
+        <is>
+          <t>Петушок двухвостый [самка] 4-5 см (П8459)</t>
+        </is>
+      </c>
+      <c r="C199" s="15" t="n">
+        <v>265</v>
+      </c>
+      <c r="D199" s="16" t="n"/>
+      <c r="E199" s="17">
+        <f>ROUND(C199*D199,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="8" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B200" s="9" t="inlineStr">
+        <is>
+          <t>Петушок Камбоджа ассорти  5-6 см (П8452)</t>
+        </is>
+      </c>
+      <c r="C200" s="10" t="n">
+        <v>233</v>
+      </c>
+      <c r="D200" s="11" t="n"/>
+      <c r="E200" s="12">
+        <f>ROUND(C200*D200,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B201" s="14" t="inlineStr">
+        <is>
+          <t>Петушок корона 5-6 см (П8491)</t>
+        </is>
+      </c>
+      <c r="C201" s="15" t="n">
+        <v>265</v>
+      </c>
+      <c r="D201" s="16" t="n"/>
+      <c r="E201" s="17">
+        <f>ROUND(C201*D201,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="8" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B202" s="9" t="inlineStr">
+        <is>
+          <t>Петушок корона [самка] 4-5 см (П8507)</t>
+        </is>
+      </c>
+      <c r="C202" s="10" t="n">
+        <v>193</v>
+      </c>
+      <c r="D202" s="11" t="n"/>
+      <c r="E202" s="12">
+        <f>ROUND(C202*D202,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="13" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B203" s="14" t="inlineStr">
+        <is>
+          <t>Петушок красный 5-6 см (р9251)</t>
+        </is>
+      </c>
+      <c r="C203" s="15" t="n">
         <v>201</v>
       </c>
-      <c r="D192" s="13" t="n"/>
-[...6 lines deleted...]
-      <c r="A193" s="8" t="inlineStr">
+      <c r="D203" s="16" t="n"/>
+      <c r="E203" s="17">
+        <f>ROUND(C203*D203,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
-      <c r="B193" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A194" s="12" t="inlineStr">
+      <c r="B204" s="9" t="inlineStr">
+        <is>
+          <t>Петушок самка [импорт] 4-5 см (П7598)</t>
+        </is>
+      </c>
+      <c r="C204" s="10" t="n">
+        <v>185</v>
+      </c>
+      <c r="D204" s="11" t="n"/>
+      <c r="E204" s="12">
+        <f>ROUND(C204*D204,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
-      <c r="B194" s="13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A195" s="8" t="inlineStr">
+      <c r="B205" s="14" t="inlineStr">
+        <is>
+          <t>Петушок сине-зелёный 5-6 см (р3935)</t>
+        </is>
+      </c>
+      <c r="C205" s="15" t="n">
+        <v>201</v>
+      </c>
+      <c r="D205" s="16" t="n"/>
+      <c r="E205" s="17">
+        <f>ROUND(C205*D205,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
-      <c r="B195" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A196" s="12" t="inlineStr">
+      <c r="B206" s="9" t="inlineStr">
+        <is>
+          <t>Петушок синий 5-6 см (f5033)</t>
+        </is>
+      </c>
+      <c r="C206" s="10" t="n">
+        <v>201</v>
+      </c>
+      <c r="D206" s="11" t="n"/>
+      <c r="E206" s="12">
+        <f>ROUND(C206*D206,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
-      <c r="B196" s="13" t="inlineStr">
-[...228 lines deleted...]
-      <c r="E207" s="11">
+      <c r="B207" s="14" t="inlineStr">
+        <is>
+          <t>Петушок Супердельта 5-6 см (П0389)</t>
+        </is>
+      </c>
+      <c r="C207" s="15" t="n">
+        <v>393</v>
+      </c>
+      <c r="D207" s="16" t="n"/>
+      <c r="E207" s="17">
         <f>ROUND(C207*D207,0)</f>
         <v/>
       </c>
     </row>
-    <row r="208">
-[...17 lines deleted...]
-      </c>
+    <row r="208" ht="22.5" customHeight="1">
+      <c r="A208" s="7" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B208" s="3" t="n"/>
+      <c r="C208" s="3" t="n"/>
+      <c r="D208" s="3" t="n"/>
+      <c r="E208" s="3" t="n"/>
     </row>
     <row r="209">
       <c r="A209" s="8" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B209" s="9" t="inlineStr">
         <is>
-          <t>Петушок сине-зелёный 5-6 см (р3935)</t>
+          <t>Барбус бархатный Гонконг "GloFish" фиолетовый без полос 2,5-3 см (П8978)</t>
         </is>
       </c>
       <c r="C209" s="10" t="n">
-        <v>217</v>
-[...2 lines deleted...]
-      <c r="E209" s="11">
+        <v>41</v>
+      </c>
+      <c r="D209" s="11" t="n"/>
+      <c r="E209" s="12">
         <f>ROUND(C209*D209,0)</f>
         <v/>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E210" s="15">
+      <c r="A210" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B210" s="14" t="inlineStr">
+        <is>
+          <t>Барбус Гонконг "GloFish" желтый 2-2,5 см (П7415)</t>
+        </is>
+      </c>
+      <c r="C210" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D210" s="16" t="n"/>
+      <c r="E210" s="17">
         <f>ROUND(C210*D210,0)</f>
         <v/>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="8" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B211" s="9" t="inlineStr">
         <is>
-          <t>Петушок Супердельта 5-6 см (П0389)</t>
+          <t>Барбус Гонконг "GloFish" желтый без полос 2-2,5 см (П7421)</t>
         </is>
       </c>
       <c r="C211" s="10" t="n">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="E211" s="11">
+        <v>41</v>
+      </c>
+      <c r="D211" s="11" t="n"/>
+      <c r="E211" s="12">
         <f>ROUND(C211*D211,0)</f>
         <v/>
       </c>
     </row>
     <row r="212">
-      <c r="A212" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E212" s="15">
+      <c r="A212" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B212" s="14" t="inlineStr">
+        <is>
+          <t>Барбус Гонконг "GloFish" зелёный альбинос 2-2,5 см (П4256)</t>
+        </is>
+      </c>
+      <c r="C212" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D212" s="16" t="n"/>
+      <c r="E212" s="17">
         <f>ROUND(C212*D212,0)</f>
         <v/>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="8" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B213" s="9" t="inlineStr">
         <is>
-          <t>Петушок Супердельта Белый 5-6 см (П0389)</t>
+          <t>Барбус Гонконг "GloFish" красный 2-2,5 см (П4263)</t>
         </is>
       </c>
       <c r="C213" s="10" t="n">
-        <v>393</v>
-[...2 lines deleted...]
-      <c r="E213" s="11">
+        <v>41</v>
+      </c>
+      <c r="D213" s="11" t="n"/>
+      <c r="E213" s="12">
         <f>ROUND(C213*D213,0)</f>
         <v/>
       </c>
     </row>
-    <row r="214" ht="22.5" customHeight="1">
-      <c r="A214" s="7" t="inlineStr">
+    <row r="214">
+      <c r="A214" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
+      </c>
+      <c r="B214" s="14" t="inlineStr">
+        <is>
+          <t>Барбус Гонконг "GloFish" красный альбинос 2,5-3 см (П4614)</t>
+        </is>
+      </c>
+      <c r="C214" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D214" s="16" t="n"/>
+      <c r="E214" s="17">
+        <f>ROUND(C214*D214,0)</f>
+        <v/>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B215" s="9" t="inlineStr">
         <is>
-          <t>Барбус бархатный Гонконг "GloFish" фиолетовый без полос 2,5-3 см (П8978)</t>
+          <t>Барбус Гонконг "GloFish" фиолетовый 2-2,5 см (П7486)</t>
         </is>
       </c>
       <c r="C215" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E215" s="11">
+        <v>41</v>
+      </c>
+      <c r="D215" s="11" t="n"/>
+      <c r="E215" s="12">
         <f>ROUND(C215*D215,0)</f>
         <v/>
       </c>
     </row>
     <row r="216">
-      <c r="A216" s="12" t="inlineStr">
+      <c r="A216" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B216" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E216" s="15">
+      <c r="B216" s="14" t="inlineStr">
+        <is>
+          <t>Барбус Гонконг "GloFish" фиолетовый без полос 2-2,5 см (П7487)</t>
+        </is>
+      </c>
+      <c r="C216" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D216" s="16" t="n"/>
+      <c r="E216" s="17">
         <f>ROUND(C216*D216,0)</f>
         <v/>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B217" s="9" t="inlineStr">
         <is>
-          <t>Барбус Гонконг "GloFish" желтый без полос 3-4 см (П8836)</t>
+          <t>Барбус суматранский Панда зеленый 2,5-3 см (П8449)</t>
         </is>
       </c>
       <c r="C217" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E217" s="11">
+        <v>65</v>
+      </c>
+      <c r="D217" s="11" t="n"/>
+      <c r="E217" s="12">
         <f>ROUND(C217*D217,0)</f>
         <v/>
       </c>
     </row>
     <row r="218">
-      <c r="A218" s="12" t="inlineStr">
+      <c r="A218" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B218" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E218" s="15">
+      <c r="B218" s="14" t="inlineStr">
+        <is>
+          <t>Барбус суматранский Панда красный 2-2,5 см (П7918)</t>
+        </is>
+      </c>
+      <c r="C218" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D218" s="16" t="n"/>
+      <c r="E218" s="17">
         <f>ROUND(C218*D218,0)</f>
         <v/>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B219" s="9" t="inlineStr">
         <is>
-          <t>Барбус Гонконг "GloFish" красный 2-2,5 см (П4263)</t>
+          <t>Данио "GloFish" алый 2-2,5 см (П4093)</t>
         </is>
       </c>
       <c r="C219" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E219" s="11">
+        <v>25</v>
+      </c>
+      <c r="D219" s="11" t="n"/>
+      <c r="E219" s="12">
         <f>ROUND(C219*D219,0)</f>
         <v/>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="12" t="inlineStr">
+      <c r="A220" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B220" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E220" s="15">
+      <c r="B220" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" апельсиновый 3-4 см (П7340)</t>
+        </is>
+      </c>
+      <c r="C220" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D220" s="16" t="n"/>
+      <c r="E220" s="17">
         <f>ROUND(C220*D220,0)</f>
         <v/>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B221" s="9" t="inlineStr">
         <is>
-          <t>Барбус Гонконг "GloFish" малиновый 3-4 см (П8933)</t>
+          <t>Данио "GloFish" арбуз зелёный 2-2,5 см (П3797)</t>
         </is>
       </c>
       <c r="C221" s="10" t="n">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="E221" s="11">
+        <v>33</v>
+      </c>
+      <c r="D221" s="11" t="n"/>
+      <c r="E221" s="12">
         <f>ROUND(C221*D221,0)</f>
         <v/>
       </c>
     </row>
     <row r="222">
-      <c r="A222" s="12" t="inlineStr">
+      <c r="A222" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B222" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E222" s="15">
+      <c r="B222" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" арбуз красный 2,5-3 см (П4341)</t>
+        </is>
+      </c>
+      <c r="C222" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="D222" s="16" t="n"/>
+      <c r="E222" s="17">
         <f>ROUND(C222*D222,0)</f>
         <v/>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B223" s="9" t="inlineStr">
         <is>
-          <t>Барбус Гонконг "GloFish" фиолетовый без полос 2-2,5 см (П7487)</t>
+          <t>Данио "GloFish" арбуз красный 2-2,5 см (П3917)</t>
         </is>
       </c>
       <c r="C223" s="10" t="n">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="E223" s="11">
+        <v>25</v>
+      </c>
+      <c r="D223" s="11" t="n"/>
+      <c r="E223" s="12">
         <f>ROUND(C223*D223,0)</f>
         <v/>
       </c>
     </row>
     <row r="224">
-      <c r="A224" s="12" t="inlineStr">
+      <c r="A224" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B224" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E224" s="15">
+      <c r="B224" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" лимонный 2,5-3 см (П4064)</t>
+        </is>
+      </c>
+      <c r="C224" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="D224" s="16" t="n"/>
+      <c r="E224" s="17">
         <f>ROUND(C224*D224,0)</f>
         <v/>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B225" s="9" t="inlineStr">
         <is>
-          <t>Барбус суматранский Панда красный 2-2,5 см (П7918)</t>
+          <t>Данио "GloFish" лимонный 2-2,5 см (П4259)</t>
         </is>
       </c>
       <c r="C225" s="10" t="n">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="E225" s="11">
+        <v>25</v>
+      </c>
+      <c r="D225" s="11" t="n"/>
+      <c r="E225" s="12">
         <f>ROUND(C225*D225,0)</f>
         <v/>
       </c>
     </row>
     <row r="226">
-      <c r="A226" s="12" t="inlineStr">
+      <c r="A226" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B226" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E226" s="15">
+      <c r="B226" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" мятный 2-2,5 см (П4260)</t>
+        </is>
+      </c>
+      <c r="C226" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="D226" s="16" t="n"/>
+      <c r="E226" s="17">
         <f>ROUND(C226*D226,0)</f>
         <v/>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B227" s="9" t="inlineStr">
         <is>
-          <t>Данио "GloFish" апельсиновый 1,8-2 см (П4109)</t>
+          <t>Данио "GloFish" салатовый 2-2,5 см (П3807)</t>
         </is>
       </c>
       <c r="C227" s="10" t="n">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="E227" s="11">
+        <v>33</v>
+      </c>
+      <c r="D227" s="11" t="n"/>
+      <c r="E227" s="12">
         <f>ROUND(C227*D227,0)</f>
         <v/>
       </c>
     </row>
     <row r="228">
-      <c r="A228" s="12" t="inlineStr">
+      <c r="A228" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B228" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E228" s="15">
+      <c r="B228" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" синий 2-2,5 см (П4094)</t>
+        </is>
+      </c>
+      <c r="C228" s="15" t="n">
+        <v>25</v>
+      </c>
+      <c r="D228" s="16" t="n"/>
+      <c r="E228" s="17">
         <f>ROUND(C228*D228,0)</f>
         <v/>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B229" s="9" t="inlineStr">
         <is>
-          <t>Данио "GloFish" арбуз красный 2-2,5 см (П3917)</t>
+          <t>Данио "GloFish" фиолетовый 2,5-3 см (П4344)</t>
         </is>
       </c>
       <c r="C229" s="10" t="n">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="E229" s="11">
+        <v>65</v>
+      </c>
+      <c r="D229" s="11" t="n"/>
+      <c r="E229" s="12">
         <f>ROUND(C229*D229,0)</f>
         <v/>
       </c>
     </row>
     <row r="230">
-      <c r="A230" s="12" t="inlineStr">
+      <c r="A230" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B230" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E230" s="15">
+      <c r="B230" s="14" t="inlineStr">
+        <is>
+          <t>Коридорас "GloFish" салатовый с точкой 2-2,5 см (П8955)</t>
+        </is>
+      </c>
+      <c r="C230" s="15" t="n">
+        <v>233</v>
+      </c>
+      <c r="D230" s="16" t="n"/>
+      <c r="E230" s="17">
         <f>ROUND(C230*D230,0)</f>
         <v/>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B231" s="9" t="inlineStr">
         <is>
-          <t>Данио "GloFish" салатовый 1,8-2 см (П3769)</t>
+          <t>Лабео "GloFish" dark  фиолетовый 5-6 см (П8963)</t>
         </is>
       </c>
       <c r="C231" s="10" t="n">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="E231" s="11">
+        <v>193</v>
+      </c>
+      <c r="D231" s="11" t="n"/>
+      <c r="E231" s="12">
         <f>ROUND(C231*D231,0)</f>
         <v/>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="12" t="inlineStr">
+      <c r="A232" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B232" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E232" s="15">
+      <c r="B232" s="14" t="inlineStr">
+        <is>
+          <t>Пристелла "GloFish" ассорти 2-2,5 см (П8764)</t>
+        </is>
+      </c>
+      <c r="C232" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D232" s="16" t="n"/>
+      <c r="E232" s="17">
         <f>ROUND(C232*D232,0)</f>
         <v/>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B233" s="9" t="inlineStr">
         <is>
-          <t>Данио "GloFish" фиолетовый 2,5-3 см (П4344)</t>
+          <t>Пристелла "GloFish" жёлтая 2,5-3 см (П8967)</t>
         </is>
       </c>
       <c r="C233" s="10" t="n">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="E233" s="11">
+        <v>105</v>
+      </c>
+      <c r="D233" s="11" t="n"/>
+      <c r="E233" s="12">
         <f>ROUND(C233*D233,0)</f>
         <v/>
       </c>
     </row>
     <row r="234">
-      <c r="A234" s="12" t="inlineStr">
+      <c r="A234" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B234" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E234" s="15">
+      <c r="B234" s="14" t="inlineStr">
+        <is>
+          <t>Пристелла "GloFish" салатовая 2-2,5 см (П8011)</t>
+        </is>
+      </c>
+      <c r="C234" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D234" s="16" t="n"/>
+      <c r="E234" s="17">
         <f>ROUND(C234*D234,0)</f>
         <v/>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B235" s="9" t="inlineStr">
         <is>
-          <t>Коридорас "GloFish" салатовый с точкой 2-2,5 см (П8955)</t>
+          <t>Пристелла "GloFish" фиолетовая 2,5-3 см (П7721)</t>
         </is>
       </c>
       <c r="C235" s="10" t="n">
-        <v>401</v>
-[...2 lines deleted...]
-      <c r="E235" s="11">
+        <v>105</v>
+      </c>
+      <c r="D235" s="11" t="n"/>
+      <c r="E235" s="12">
         <f>ROUND(C235*D235,0)</f>
         <v/>
       </c>
     </row>
     <row r="236">
-      <c r="A236" s="12" t="inlineStr">
+      <c r="A236" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B236" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E236" s="15">
+      <c r="B236" s="14" t="inlineStr">
+        <is>
+          <t>Пристелла "GloFish" фиолетовая 3-4 см (П8808)</t>
+        </is>
+      </c>
+      <c r="C236" s="15" t="n">
+        <v>113</v>
+      </c>
+      <c r="D236" s="16" t="n"/>
+      <c r="E236" s="17">
         <f>ROUND(C236*D236,0)</f>
         <v/>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B237" s="9" t="inlineStr">
         <is>
-          <t>Пристелла "GloFish" ассорти 2-2,5 см (П8764)</t>
+          <t>Тернеция "GloFish" ассорти 2-2,5 см (П4324)</t>
         </is>
       </c>
       <c r="C237" s="10" t="n">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="E237" s="11">
+        <v>49</v>
+      </c>
+      <c r="D237" s="11" t="n"/>
+      <c r="E237" s="12">
         <f>ROUND(C237*D237,0)</f>
         <v/>
       </c>
     </row>
     <row r="238">
-      <c r="A238" s="12" t="inlineStr">
+      <c r="A238" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B238" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E238" s="15">
+      <c r="B238" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" жёлтая 2-2,5 см (П4318)</t>
+        </is>
+      </c>
+      <c r="C238" s="15" t="n">
+        <v>49</v>
+      </c>
+      <c r="D238" s="16" t="n"/>
+      <c r="E238" s="17">
         <f>ROUND(C238*D238,0)</f>
         <v/>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B239" s="9" t="inlineStr">
         <is>
-          <t>Пристелла "GloFish" салатовая 2-2,5 см (П8011)</t>
+          <t>Тернеция "GloFish" жёлтая 4-5 см (П4152)</t>
         </is>
       </c>
       <c r="C239" s="10" t="n">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="E239" s="11">
+        <v>113</v>
+      </c>
+      <c r="D239" s="11" t="n"/>
+      <c r="E239" s="12">
         <f>ROUND(C239*D239,0)</f>
         <v/>
       </c>
     </row>
     <row r="240">
-      <c r="A240" s="12" t="inlineStr">
+      <c r="A240" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B240" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E240" s="15">
+      <c r="B240" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" золотая 2-2,5 см (П7739)</t>
+        </is>
+      </c>
+      <c r="C240" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="D240" s="16" t="n"/>
+      <c r="E240" s="17">
         <f>ROUND(C240*D240,0)</f>
         <v/>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B241" s="9" t="inlineStr">
         <is>
-          <t>Пристелла "GloFish" фиолетовая 3-4 см (П8808)</t>
+          <t>Тернеция "GloFish" красная 2-2,5 см (П4319)</t>
         </is>
       </c>
       <c r="C241" s="10" t="n">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="E241" s="11">
+        <v>57</v>
+      </c>
+      <c r="D241" s="11" t="n"/>
+      <c r="E241" s="12">
         <f>ROUND(C241*D241,0)</f>
         <v/>
       </c>
     </row>
     <row r="242">
-      <c r="A242" s="12" t="inlineStr">
+      <c r="A242" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B242" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E242" s="15">
+      <c r="B242" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" мятная 2-2,5 см (П4320)</t>
+        </is>
+      </c>
+      <c r="C242" s="15" t="n">
+        <v>57</v>
+      </c>
+      <c r="D242" s="16" t="n"/>
+      <c r="E242" s="17">
         <f>ROUND(C242*D242,0)</f>
         <v/>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B243" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" жёлтая 2-2,5 см (П4318)</t>
+          <t>Тернеция "GloFish" оранжевая 2-2,5 см (П4325)</t>
         </is>
       </c>
       <c r="C243" s="10" t="n">
         <v>57</v>
       </c>
-      <c r="D243" s="9" t="n"/>
-      <c r="E243" s="11">
+      <c r="D243" s="11" t="n"/>
+      <c r="E243" s="12">
         <f>ROUND(C243*D243,0)</f>
         <v/>
       </c>
     </row>
     <row r="244">
-      <c r="A244" s="12" t="inlineStr">
+      <c r="A244" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B244" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E244" s="15">
+      <c r="B244" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" розовая 2-2,5 см (П4321)</t>
+        </is>
+      </c>
+      <c r="C244" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="D244" s="16" t="n"/>
+      <c r="E244" s="17">
         <f>ROUND(C244*D244,0)</f>
         <v/>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B245" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" золотая 2-2,5 см (П7739)</t>
+          <t>Тернеция "GloFish" салатовая 2-2,5 см (П4322)</t>
         </is>
       </c>
       <c r="C245" s="10" t="n">
+        <v>31</v>
+      </c>
+      <c r="D245" s="11" t="n"/>
+      <c r="E245" s="12">
+        <f>ROUND(C245*D245,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B246" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" синяя 2-2,5 см (П4323)</t>
+        </is>
+      </c>
+      <c r="C246" s="15" t="n">
         <v>49</v>
       </c>
-      <c r="D245" s="9" t="n"/>
-[...20 lines deleted...]
-      <c r="E246" s="15">
+      <c r="D246" s="16" t="n"/>
+      <c r="E246" s="17">
         <f>ROUND(C246*D246,0)</f>
         <v/>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B247" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" красная 2-2,5 см (П4319)</t>
+          <t>Тернеция "GloFish" сиреневая 2-2,5 см (П7800)</t>
         </is>
       </c>
       <c r="C247" s="10" t="n">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="E247" s="11">
+        <v>49</v>
+      </c>
+      <c r="D247" s="11" t="n"/>
+      <c r="E247" s="12">
         <f>ROUND(C247*D247,0)</f>
         <v/>
       </c>
     </row>
     <row r="248">
-      <c r="A248" s="12" t="inlineStr">
+      <c r="A248" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B248" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E248" s="15">
+      <c r="B248" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" сиреневая 4-5 см (П8331)</t>
+        </is>
+      </c>
+      <c r="C248" s="15" t="n">
+        <v>113</v>
+      </c>
+      <c r="D248" s="16" t="n"/>
+      <c r="E248" s="17">
         <f>ROUND(C248*D248,0)</f>
         <v/>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B249" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" оранжевая 2-2,5 см (П4325)</t>
+          <t>Тернеция "GloFish" фиолетовая 2-2,5 см (х0230)</t>
         </is>
       </c>
       <c r="C249" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E249" s="11">
+        <v>49</v>
+      </c>
+      <c r="D249" s="11" t="n"/>
+      <c r="E249" s="12">
         <f>ROUND(C249*D249,0)</f>
         <v/>
       </c>
     </row>
     <row r="250">
-      <c r="A250" s="12" t="inlineStr">
+      <c r="A250" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B250" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E250" s="15">
+      <c r="B250" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" фиолетовая 3-4 см (П4023)</t>
+        </is>
+      </c>
+      <c r="C250" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D250" s="16" t="n"/>
+      <c r="E250" s="17">
         <f>ROUND(C250*D250,0)</f>
         <v/>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
       <c r="B251" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" розовая 2-2,5 см (П4321)</t>
+          <t>Тернеция полосатая "GloFish" ассорти 2-2,5 см (П7094)</t>
         </is>
       </c>
       <c r="C251" s="10" t="n">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="E251" s="11">
+        <v>57</v>
+      </c>
+      <c r="D251" s="11" t="n"/>
+      <c r="E251" s="12">
         <f>ROUND(C251*D251,0)</f>
         <v/>
       </c>
     </row>
-    <row r="252">
-[...17 lines deleted...]
-      </c>
+    <row r="252" ht="22.5" customHeight="1">
+      <c r="A252" s="7" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B252" s="3" t="n"/>
+      <c r="C252" s="3" t="n"/>
+      <c r="D252" s="3" t="n"/>
+      <c r="E252" s="3" t="n"/>
     </row>
     <row r="253">
       <c r="A253" s="8" t="inlineStr">
         <is>
-          <t>ГЛО</t>
+          <t>Барбусы</t>
         </is>
       </c>
       <c r="B253" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" салатовая 2-2,5 см (П4322)</t>
+          <t>Барбус акулий бала 4-5 см (п0056)</t>
         </is>
       </c>
       <c r="C253" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E253" s="11">
+        <v>169</v>
+      </c>
+      <c r="D253" s="11" t="n"/>
+      <c r="E253" s="12">
         <f>ROUND(C253*D253,0)</f>
         <v/>
       </c>
     </row>
     <row r="254">
-      <c r="A254" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E254" s="15">
+      <c r="A254" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B254" s="14" t="inlineStr">
+        <is>
+          <t>Барбус акулий бала 8-9 см (Д0700)</t>
+        </is>
+      </c>
+      <c r="C254" s="15" t="n">
+        <v>313</v>
+      </c>
+      <c r="D254" s="16" t="n"/>
+      <c r="E254" s="17">
         <f>ROUND(C254*D254,0)</f>
         <v/>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="8" t="inlineStr">
         <is>
-          <t>ГЛО</t>
+          <t>Барбусы</t>
         </is>
       </c>
       <c r="B255" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" сиреневая 2-2,5 см (П7800)</t>
+          <t>Барбус вишнёвый [вуалевый и не вуалевый] 3-4 см (П8517)</t>
         </is>
       </c>
       <c r="C255" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E255" s="11">
+        <v>49</v>
+      </c>
+      <c r="D255" s="11" t="n"/>
+      <c r="E255" s="12">
         <f>ROUND(C255*D255,0)</f>
         <v/>
       </c>
     </row>
     <row r="256">
-      <c r="A256" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E256" s="15">
+      <c r="A256" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B256" s="14" t="inlineStr">
+        <is>
+          <t>Барбус Козуатис 3-4 см (П8835)</t>
+        </is>
+      </c>
+      <c r="C256" s="15" t="n">
+        <v>281</v>
+      </c>
+      <c r="D256" s="16" t="n"/>
+      <c r="E256" s="17">
         <f>ROUND(C256*D256,0)</f>
         <v/>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="8" t="inlineStr">
         <is>
-          <t>ГЛО</t>
+          <t>Барбусы</t>
         </is>
       </c>
       <c r="B257" s="9" t="inlineStr">
         <is>
-          <t>Тернеция "GloFish" фиолетовая 2-2,5 см (х0230)</t>
+          <t>Барбус лещевидный краснохвостый 4-5 см (РБ889)</t>
         </is>
       </c>
       <c r="C257" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E257" s="11">
+        <v>153</v>
+      </c>
+      <c r="D257" s="11" t="n"/>
+      <c r="E257" s="12">
         <f>ROUND(C257*D257,0)</f>
         <v/>
       </c>
     </row>
     <row r="258">
-      <c r="A258" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E258" s="15">
+      <c r="A258" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B258" s="14" t="inlineStr">
+        <is>
+          <t>Барбус огненный 3-4 см (П3189)</t>
+        </is>
+      </c>
+      <c r="C258" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D258" s="16" t="n"/>
+      <c r="E258" s="17">
         <f>ROUND(C258*D258,0)</f>
         <v/>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="8" t="inlineStr">
         <is>
-          <t>ГЛО</t>
+          <t>Барбусы</t>
         </is>
       </c>
       <c r="B259" s="9" t="inlineStr">
         <is>
-          <t>Тернеция полосатая "GloFish" ассорти 2-2,5 см (П7094)</t>
+          <t>Барбус суматранский 2,5-3 см (р9177)</t>
         </is>
       </c>
       <c r="C259" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E259" s="11">
+        <v>33</v>
+      </c>
+      <c r="D259" s="11" t="n"/>
+      <c r="E259" s="12">
         <f>ROUND(C259*D259,0)</f>
         <v/>
       </c>
     </row>
-    <row r="260" ht="22.5" customHeight="1">
-      <c r="A260" s="7" t="inlineStr">
+    <row r="260">
+      <c r="A260" s="13" t="inlineStr">
         <is>
           <t>Барбусы</t>
         </is>
+      </c>
+      <c r="B260" s="14" t="inlineStr">
+        <is>
+          <t>Барбус суматранский альбинос 2-2,5 см (П2665)</t>
+        </is>
+      </c>
+      <c r="C260" s="15" t="n">
+        <v>17</v>
+      </c>
+      <c r="D260" s="16" t="n"/>
+      <c r="E260" s="17">
+        <f>ROUND(C260*D260,0)</f>
+        <v/>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="8" t="inlineStr">
         <is>
           <t>Барбусы</t>
         </is>
       </c>
       <c r="B261" s="9" t="inlineStr">
         <is>
-          <t>Барбус акулий бала 5-6 см (р9166)</t>
+          <t>Барбус чёрный 2,5-3 см (РБ99)</t>
         </is>
       </c>
       <c r="C261" s="10" t="n">
+        <v>57</v>
+      </c>
+      <c r="D261" s="11" t="n"/>
+      <c r="E261" s="12">
+        <f>ROUND(C261*D261,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B262" s="14" t="inlineStr">
+        <is>
+          <t>Барбус Шуберта 2,5-3 см (Р0527)</t>
+        </is>
+      </c>
+      <c r="C262" s="15" t="n">
+        <v>49</v>
+      </c>
+      <c r="D262" s="16" t="n"/>
+      <c r="E262" s="17">
+        <f>ROUND(C262*D262,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="263" ht="22.5" customHeight="1">
+      <c r="A263" s="7" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B263" s="3" t="n"/>
+      <c r="C263" s="3" t="n"/>
+      <c r="D263" s="3" t="n"/>
+      <c r="E263" s="3" t="n"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="8" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B264" s="9" t="inlineStr">
+        <is>
+          <t>Бородоед 4-5 см [импорт] (П3391)</t>
+        </is>
+      </c>
+      <c r="C264" s="10" t="n">
         <v>169</v>
       </c>
-      <c r="D261" s="9" t="n"/>
-[...16 lines deleted...]
-      <c r="C262" s="14" t="n">
+      <c r="D264" s="11" t="n"/>
+      <c r="E264" s="12">
+        <f>ROUND(C264*D264,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="13" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B265" s="14" t="inlineStr">
+        <is>
+          <t>Бородоед золотой 4-5 см [импорт] (П8982)</t>
+        </is>
+      </c>
+      <c r="C265" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D265" s="16" t="n"/>
+      <c r="E265" s="17">
+        <f>ROUND(C265*D265,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="8" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B266" s="9" t="inlineStr">
+        <is>
+          <t>Данио белый 1,8-2 см (П8537)</t>
+        </is>
+      </c>
+      <c r="C266" s="10" t="n">
+        <v>9</v>
+      </c>
+      <c r="D266" s="11" t="n"/>
+      <c r="E266" s="12">
+        <f>ROUND(C266*D266,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="13" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B267" s="14" t="inlineStr">
+        <is>
+          <t>Данио малабарский 2,5-3 см (F4261)</t>
+        </is>
+      </c>
+      <c r="C267" s="15" t="n">
         <v>57</v>
       </c>
-      <c r="D262" s="13" t="n"/>
-[...100 lines deleted...]
-      <c r="E267" s="11">
+      <c r="D267" s="16" t="n"/>
+      <c r="E267" s="17">
         <f>ROUND(C267*D267,0)</f>
         <v/>
       </c>
     </row>
     <row r="268">
-      <c r="A268" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E268" s="15">
+      <c r="A268" s="8" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B268" s="9" t="inlineStr">
+        <is>
+          <t>Данио рерио 2-2,5 см (П0811)</t>
+        </is>
+      </c>
+      <c r="C268" s="10" t="n">
+        <v>9</v>
+      </c>
+      <c r="D268" s="11" t="n"/>
+      <c r="E268" s="12">
         <f>ROUND(C268*D268,0)</f>
         <v/>
       </c>
     </row>
     <row r="269">
-      <c r="A269" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E269" s="11">
+      <c r="A269" s="13" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B269" s="14" t="inlineStr">
+        <is>
+          <t>Лабео биколор 4-5 см [импорт] (Р9256)</t>
+        </is>
+      </c>
+      <c r="C269" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D269" s="16" t="n"/>
+      <c r="E269" s="17">
         <f>ROUND(C269*D269,0)</f>
         <v/>
       </c>
     </row>
     <row r="270">
-      <c r="A270" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E270" s="15">
+      <c r="A270" s="8" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B270" s="9" t="inlineStr">
+        <is>
+          <t>Лабео зелёный [импорт] 4-5 см (п1529)</t>
+        </is>
+      </c>
+      <c r="C270" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="D270" s="11" t="n"/>
+      <c r="E270" s="12">
         <f>ROUND(C270*D270,0)</f>
         <v/>
       </c>
     </row>
     <row r="271">
-      <c r="A271" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E271" s="11">
+      <c r="A271" s="13" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B271" s="14" t="inlineStr">
+        <is>
+          <t>Лабео зелёный [местный] 4-5 см (п1529)</t>
+        </is>
+      </c>
+      <c r="C271" s="15" t="n">
+        <v>151</v>
+      </c>
+      <c r="D271" s="16" t="n"/>
+      <c r="E271" s="17">
         <f>ROUND(C271*D271,0)</f>
         <v/>
       </c>
     </row>
     <row r="272">
-      <c r="A272" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E272" s="15">
+      <c r="A272" s="8" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B272" s="9" t="inlineStr">
+        <is>
+          <t>Лабео зелёный альбинос [импорт] 4-5 см (П1604)</t>
+        </is>
+      </c>
+      <c r="C272" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D272" s="11" t="n"/>
+      <c r="E272" s="12">
         <f>ROUND(C272*D272,0)</f>
         <v/>
       </c>
     </row>
     <row r="273" ht="22.5" customHeight="1">
       <c r="A273" s="7" t="inlineStr">
         <is>
-          <t>Другие карповые (данио, лабео и т.д.)</t>
-[...1 lines deleted...]
-      </c>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B273" s="3" t="n"/>
+      <c r="C273" s="3" t="n"/>
+      <c r="D273" s="3" t="n"/>
+      <c r="E273" s="3" t="n"/>
     </row>
     <row r="274">
       <c r="A274" s="8" t="inlineStr">
         <is>
-          <t>Другие карповые (данио, лабео и т.д.)</t>
+          <t>Гуппи</t>
         </is>
       </c>
       <c r="B274" s="9" t="inlineStr">
         <is>
-          <t>Бородоед 4-5 см [импорт] (П3391)</t>
+          <t>Гуппи ассорти [самец] 2,5-3 см [импорт] (F4282)</t>
         </is>
       </c>
       <c r="C274" s="10" t="n">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="E274" s="11">
+        <v>121</v>
+      </c>
+      <c r="D274" s="11" t="n"/>
+      <c r="E274" s="12">
         <f>ROUND(C274*D274,0)</f>
         <v/>
       </c>
     </row>
     <row r="275">
-      <c r="A275" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E275" s="15">
+      <c r="A275" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B275" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи ассорти [самка] 2,5-3 см [местная] (f4267)</t>
+        </is>
+      </c>
+      <c r="C275" s="15" t="n">
+        <v>121</v>
+      </c>
+      <c r="D275" s="16" t="n"/>
+      <c r="E275" s="17">
         <f>ROUND(C275*D275,0)</f>
         <v/>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="8" t="inlineStr">
         <is>
-          <t>Другие карповые (данио, лабео и т.д.)</t>
+          <t>Гуппи</t>
         </is>
       </c>
       <c r="B276" s="9" t="inlineStr">
         <is>
-          <t>Данио малабарский 2,5-3 см (F4261)</t>
+          <t>Гуппи ассорти [самка] 3-4 см [импорт] (f4267)</t>
         </is>
       </c>
       <c r="C276" s="10" t="n">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="E276" s="11">
+        <v>105</v>
+      </c>
+      <c r="D276" s="11" t="n"/>
+      <c r="E276" s="12">
         <f>ROUND(C276*D276,0)</f>
         <v/>
       </c>
     </row>
     <row r="277">
-      <c r="A277" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E277" s="15">
+      <c r="A277" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B277" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Белоснежная [самец] 2,5-3 см (П8153)</t>
+        </is>
+      </c>
+      <c r="C277" s="15" t="n">
+        <v>170</v>
+      </c>
+      <c r="D277" s="16" t="n"/>
+      <c r="E277" s="17">
         <f>ROUND(C277*D277,0)</f>
         <v/>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="8" t="inlineStr">
         <is>
-          <t>Другие карповые (данио, лабео и т.д.)</t>
+          <t>Гуппи</t>
         </is>
       </c>
       <c r="B278" s="9" t="inlineStr">
         <is>
-          <t>Лабео зелёный [местный] 4-5 см (п1529)</t>
+          <t>Гуппи Германская Жёлтая [самец] 2,5-3 см [импорт] (П8233)</t>
         </is>
       </c>
       <c r="C278" s="10" t="n">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="E278" s="11">
+        <v>156</v>
+      </c>
+      <c r="D278" s="11" t="n"/>
+      <c r="E278" s="12">
         <f>ROUND(C278*D278,0)</f>
         <v/>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E279" s="15">
+      <c r="A279" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B279" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Германская Жёлтая [самец] 2,5-3 см [местная] (П8233)</t>
+        </is>
+      </c>
+      <c r="C279" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D279" s="16" t="n"/>
+      <c r="E279" s="17">
         <f>ROUND(C279*D279,0)</f>
         <v/>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="8" t="inlineStr">
         <is>
-          <t>Другие карповые (данио, лабео и т.д.)</t>
+          <t>Гуппи</t>
         </is>
       </c>
       <c r="B280" s="9" t="inlineStr">
         <is>
-          <t>Тайская летающая лисичка 3-4 см (д0748)</t>
+          <t>Гуппи Германская Жёлтая [самки] 2,5-3 см [импорт] (П8277)</t>
         </is>
       </c>
       <c r="C280" s="10" t="n">
         <v>137</v>
       </c>
-      <c r="D280" s="9" t="n"/>
-      <c r="E280" s="11">
+      <c r="D280" s="11" t="n"/>
+      <c r="E280" s="12">
         <f>ROUND(C280*D280,0)</f>
         <v/>
       </c>
     </row>
-    <row r="281" ht="22.5" customHeight="1">
-      <c r="A281" s="7" t="inlineStr">
+    <row r="281">
+      <c r="A281" s="13" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
+      </c>
+      <c r="B281" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Германская Жёлтая [самки] 2,5-3 см [местная] (П8277)</t>
+        </is>
+      </c>
+      <c r="C281" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D281" s="16" t="n"/>
+      <c r="E281" s="17">
+        <f>ROUND(C281*D281,0)</f>
+        <v/>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B282" s="9" t="inlineStr">
         <is>
-          <t>Гуппи ассорти [самец] 2,5-3 см (F4282)</t>
+          <t>Гуппи Голубое ассорти [самец] 2,5-3 см (П9002)</t>
         </is>
       </c>
       <c r="C282" s="10" t="n">
         <v>137</v>
       </c>
-      <c r="D282" s="9" t="n"/>
-      <c r="E282" s="11">
+      <c r="D282" s="11" t="n"/>
+      <c r="E282" s="12">
         <f>ROUND(C282*D282,0)</f>
         <v/>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="12" t="inlineStr">
+      <c r="A283" s="13" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
-      <c r="B283" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E283" s="15">
+      <c r="B283" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи зеленая кобра [самец] 2,5-3 см (П8197)</t>
+        </is>
+      </c>
+      <c r="C283" s="15" t="n">
+        <v>156</v>
+      </c>
+      <c r="D283" s="16" t="n"/>
+      <c r="E283" s="17">
         <f>ROUND(C283*D283,0)</f>
         <v/>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B284" s="9" t="inlineStr">
         <is>
-          <t>Гуппи ассорти [самка] 3-4 см [импорт] (f4267)</t>
+          <t>Гуппи зеленая кобра [самка] 2,5-3 см (П8316)</t>
         </is>
       </c>
       <c r="C284" s="10" t="n">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="E284" s="11">
+        <v>137</v>
+      </c>
+      <c r="D284" s="11" t="n"/>
+      <c r="E284" s="12">
         <f>ROUND(C284*D284,0)</f>
         <v/>
       </c>
     </row>
     <row r="285">
-      <c r="A285" s="12" t="inlineStr">
+      <c r="A285" s="13" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
-      <c r="B285" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E285" s="15">
+      <c r="B285" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Змеиная кожа металлик [самка] 2,5-3 см (П8281)</t>
+        </is>
+      </c>
+      <c r="C285" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D285" s="16" t="n"/>
+      <c r="E285" s="17">
         <f>ROUND(C285*D285,0)</f>
         <v/>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B286" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Германская Жёлтая [самки] 2,5-3 см (П8277)</t>
+          <t>Гуппи Канада [самец] 2,5-3 см (П7582)</t>
         </is>
       </c>
       <c r="C286" s="10" t="n">
+        <v>153</v>
+      </c>
+      <c r="D286" s="11" t="n"/>
+      <c r="E286" s="12">
+        <f>ROUND(C286*D286,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B287" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Канада [самка] 2,5-3 см (П7642)</t>
+        </is>
+      </c>
+      <c r="C287" s="15" t="n">
         <v>137</v>
       </c>
-      <c r="D286" s="9" t="n"/>
-[...20 lines deleted...]
-      <c r="E287" s="15">
+      <c r="D287" s="16" t="n"/>
+      <c r="E287" s="17">
         <f>ROUND(C287*D287,0)</f>
         <v/>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B288" s="9" t="inlineStr">
         <is>
-          <t>Гуппи зеленая кобра [самка] 2,5-3 см (П8316)</t>
+          <t>Гуппи кобра [самец] 2,5-3 см (F4297)</t>
         </is>
       </c>
       <c r="C288" s="10" t="n">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="E288" s="11">
+        <v>153</v>
+      </c>
+      <c r="D288" s="11" t="n"/>
+      <c r="E288" s="12">
         <f>ROUND(C288*D288,0)</f>
         <v/>
       </c>
     </row>
     <row r="289">
-      <c r="A289" s="12" t="inlineStr">
+      <c r="A289" s="13" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
-      <c r="B289" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E289" s="15">
+      <c r="B289" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Красная Шапочка [самец] 2,5-3 см (П8995)</t>
+        </is>
+      </c>
+      <c r="C289" s="15" t="n">
+        <v>185</v>
+      </c>
+      <c r="D289" s="16" t="n"/>
+      <c r="E289" s="17">
         <f>ROUND(C289*D289,0)</f>
         <v/>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B290" s="9" t="inlineStr">
         <is>
           <t>Гуппи Микариф Сансет [самец] 2,5-3 см (П7734)</t>
         </is>
       </c>
       <c r="C290" s="10" t="n">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="E290" s="11">
+        <v>121</v>
+      </c>
+      <c r="D290" s="11" t="n"/>
+      <c r="E290" s="12">
         <f>ROUND(C290*D290,0)</f>
         <v/>
       </c>
     </row>
     <row r="291">
-      <c r="A291" s="12" t="inlineStr">
+      <c r="A291" s="13" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
-      <c r="B291" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E291" s="15">
+      <c r="B291" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Микариф Сансет [самка] 2,5-3 см (П8301)</t>
+        </is>
+      </c>
+      <c r="C291" s="15" t="n">
+        <v>113</v>
+      </c>
+      <c r="D291" s="16" t="n"/>
+      <c r="E291" s="17">
         <f>ROUND(C291*D291,0)</f>
         <v/>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B292" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Неоновая Синяя [самка] 2,5-3 см (П8276)</t>
+          <t>Гуппи Московская зеленая [самец] 2,5-3 см (П8313)</t>
         </is>
       </c>
       <c r="C292" s="10" t="n">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="E292" s="11">
+        <v>170</v>
+      </c>
+      <c r="D292" s="11" t="n"/>
+      <c r="E292" s="12">
         <f>ROUND(C292*D292,0)</f>
         <v/>
       </c>
     </row>
     <row r="293">
-      <c r="A293" s="12" t="inlineStr">
+      <c r="A293" s="13" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
-      <c r="B293" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E293" s="15">
+      <c r="B293" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Московская синяя [самец] 2,5-3 см [импорт] (П8150)</t>
+        </is>
+      </c>
+      <c r="C293" s="15" t="n">
+        <v>162</v>
+      </c>
+      <c r="D293" s="16" t="n"/>
+      <c r="E293" s="17">
         <f>ROUND(C293*D293,0)</f>
         <v/>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B294" s="9" t="inlineStr">
         <is>
-          <t>Гуппи синий Хвост ножницы [самец] 2,5-3 см (П8583)</t>
+          <t>Гуппи Московская синяя [самец] 2,5-3 см [местная] (П8150)</t>
         </is>
       </c>
       <c r="C294" s="10" t="n">
-        <v>156</v>
-[...2 lines deleted...]
-      <c r="E294" s="11">
+        <v>89</v>
+      </c>
+      <c r="D294" s="11" t="n"/>
+      <c r="E294" s="12">
         <f>ROUND(C294*D294,0)</f>
         <v/>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="12" t="inlineStr">
+      <c r="A295" s="13" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
-      <c r="B295" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C295" s="14" t="n">
+      <c r="B295" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Неоновая Синяя [самка] 2,5-3 см (П8276)</t>
+        </is>
+      </c>
+      <c r="C295" s="15" t="n">
         <v>137</v>
       </c>
-      <c r="D295" s="13" t="n"/>
-      <c r="E295" s="15">
+      <c r="D295" s="16" t="n"/>
+      <c r="E295" s="17">
         <f>ROUND(C295*D295,0)</f>
         <v/>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
       <c r="B296" s="9" t="inlineStr">
         <is>
+          <t>Гуппи Сапфир Синий [самец] 2,5-3 см (П8234)</t>
+        </is>
+      </c>
+      <c r="C296" s="10" t="n">
+        <v>153</v>
+      </c>
+      <c r="D296" s="11" t="n"/>
+      <c r="E296" s="12">
+        <f>ROUND(C296*D296,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B297" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Синехвостая [самец] 2,5-3 см (П8853)</t>
+        </is>
+      </c>
+      <c r="C297" s="15" t="n">
+        <v>89</v>
+      </c>
+      <c r="D297" s="16" t="n"/>
+      <c r="E297" s="17">
+        <f>ROUND(C297*D297,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B298" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи синий Хвост ножницы [самец] 2,5-3 см (П8583)</t>
+        </is>
+      </c>
+      <c r="C298" s="10" t="n">
+        <v>156</v>
+      </c>
+      <c r="D298" s="11" t="n"/>
+      <c r="E298" s="12">
+        <f>ROUND(C298*D298,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B299" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи синий Хвост ножницы [самка] 2,5-3 см (П8761)</t>
+        </is>
+      </c>
+      <c r="C299" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D299" s="16" t="n"/>
+      <c r="E299" s="17">
+        <f>ROUND(C299*D299,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B300" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи синяя кобра [самец] 2,5-3 см (П8195)</t>
+        </is>
+      </c>
+      <c r="C300" s="10" t="n">
+        <v>175</v>
+      </c>
+      <c r="D300" s="11" t="n"/>
+      <c r="E300" s="12">
+        <f>ROUND(C300*D300,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B301" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Тукседо блондин золотой [самец] 2,5-3 см (П8584)</t>
+        </is>
+      </c>
+      <c r="C301" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D301" s="16" t="n"/>
+      <c r="E301" s="17">
+        <f>ROUND(C301*D301,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B302" s="9" t="inlineStr">
+        <is>
           <t>Гуппи Тукседо красная [самец] 2,5-3 см (П8852)</t>
         </is>
       </c>
-      <c r="C296" s="10" t="n">
+      <c r="C302" s="10" t="n">
+        <v>89</v>
+      </c>
+      <c r="D302" s="11" t="n"/>
+      <c r="E302" s="12">
+        <f>ROUND(C302*D302,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B303" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Туркис синий [самец] 2,5-3 см (П8987)</t>
+        </is>
+      </c>
+      <c r="C303" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D303" s="16" t="n"/>
+      <c r="E303" s="17">
+        <f>ROUND(C303*D303,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B304" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи Черная [самец] 2,5-3 см (П8480)</t>
+        </is>
+      </c>
+      <c r="C304" s="10" t="n">
+        <v>170</v>
+      </c>
+      <c r="D304" s="11" t="n"/>
+      <c r="E304" s="12">
+        <f>ROUND(C304*D304,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="305" ht="22.5" customHeight="1">
+      <c r="A305" s="7" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B305" s="3" t="n"/>
+      <c r="C305" s="3" t="n"/>
+      <c r="D305" s="3" t="n"/>
+      <c r="E305" s="3" t="n"/>
+    </row>
+    <row r="306">
+      <c r="A306" s="8" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B306" s="9" t="inlineStr">
+        <is>
+          <t>Меченосец берлинский 3-4 см (П8744)</t>
+        </is>
+      </c>
+      <c r="C306" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D306" s="11" t="n"/>
+      <c r="E306" s="12">
+        <f>ROUND(C306*D306,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="13" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B307" s="14" t="inlineStr">
+        <is>
+          <t>Меченосец зелёный 3-4 см (П5802)</t>
+        </is>
+      </c>
+      <c r="C307" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D307" s="16" t="n"/>
+      <c r="E307" s="17">
+        <f>ROUND(C307*D307,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="8" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B308" s="9" t="inlineStr">
+        <is>
+          <t>Меченосец красный 3-4 см (П5306)</t>
+        </is>
+      </c>
+      <c r="C308" s="10" t="n">
+        <v>97</v>
+      </c>
+      <c r="D308" s="11" t="n"/>
+      <c r="E308" s="12">
+        <f>ROUND(C308*D308,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="309" ht="22.5" customHeight="1">
+      <c r="A309" s="7" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B309" s="3" t="n"/>
+      <c r="C309" s="3" t="n"/>
+      <c r="D309" s="3" t="n"/>
+      <c r="E309" s="3" t="n"/>
+    </row>
+    <row r="310">
+      <c r="A310" s="8" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B310" s="9" t="inlineStr">
+        <is>
+          <t>Моллинезия баллон зебра 2,5-3 см (П8846)</t>
+        </is>
+      </c>
+      <c r="C310" s="10" t="n">
+        <v>281</v>
+      </c>
+      <c r="D310" s="11" t="n"/>
+      <c r="E310" s="12">
+        <f>ROUND(C310*D310,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="13" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B311" s="14" t="inlineStr">
+        <is>
+          <t>Моллинезия баллон золотая 2,5-3 см (П0456)</t>
+        </is>
+      </c>
+      <c r="C311" s="15" t="n">
         <v>121</v>
       </c>
-      <c r="D296" s="9" t="n"/>
-[...103 lines deleted...]
-      <c r="C302" s="14" t="n">
+      <c r="D311" s="16" t="n"/>
+      <c r="E311" s="17">
+        <f>ROUND(C311*D311,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="8" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B312" s="9" t="inlineStr">
+        <is>
+          <t>Моллинезия баллон платина 2,5-3 см (П8847)</t>
+        </is>
+      </c>
+      <c r="C312" s="10" t="n">
+        <v>185</v>
+      </c>
+      <c r="D312" s="11" t="n"/>
+      <c r="E312" s="12">
+        <f>ROUND(C312*D312,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="13" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B313" s="14" t="inlineStr">
+        <is>
+          <t>Моллинезия баллон серебряная 2,5-3 см (П1526)</t>
+        </is>
+      </c>
+      <c r="C313" s="15" t="n">
+        <v>121</v>
+      </c>
+      <c r="D313" s="16" t="n"/>
+      <c r="E313" s="17">
+        <f>ROUND(C313*D313,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="8" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B314" s="9" t="inlineStr">
+        <is>
+          <t>Моллинезия баллон чёрная 2,5-3 см (П3133)</t>
+        </is>
+      </c>
+      <c r="C314" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="D314" s="11" t="n"/>
+      <c r="E314" s="12">
+        <f>ROUND(C314*D314,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="13" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B315" s="14" t="inlineStr">
+        <is>
+          <t>Моллинезия велифера ассорти 4-5 см (П7422)</t>
+        </is>
+      </c>
+      <c r="C315" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D315" s="16" t="n"/>
+      <c r="E315" s="17">
+        <f>ROUND(C315*D315,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="8" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B316" s="9" t="inlineStr">
+        <is>
+          <t>Моллинезия велифера ассорти [местная] 3-4 см (П7422)</t>
+        </is>
+      </c>
+      <c r="C316" s="10" t="n">
+        <v>89</v>
+      </c>
+      <c r="D316" s="11" t="n"/>
+      <c r="E316" s="12">
+        <f>ROUND(C316*D316,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="13" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B317" s="14" t="inlineStr">
+        <is>
+          <t>Моллинезия велифера баллон ассорти 3-4 см (П8170)</t>
+        </is>
+      </c>
+      <c r="C317" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D317" s="16" t="n"/>
+      <c r="E317" s="17">
+        <f>ROUND(C317*D317,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="8" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B318" s="9" t="inlineStr">
+        <is>
+          <t>Моллинезия велифера белая [местная] 4-5 см (П8022)</t>
+        </is>
+      </c>
+      <c r="C318" s="10" t="n">
+        <v>153</v>
+      </c>
+      <c r="D318" s="11" t="n"/>
+      <c r="E318" s="12">
+        <f>ROUND(C318*D318,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="13" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B319" s="14" t="inlineStr">
+        <is>
+          <t>Моллинезия велифера звёздная 4-5 см (П8282)</t>
+        </is>
+      </c>
+      <c r="C319" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D319" s="16" t="n"/>
+      <c r="E319" s="17">
+        <f>ROUND(C319*D319,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="8" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B320" s="9" t="inlineStr">
+        <is>
+          <t>Моллинезия Золотая пыль [импорт] 3-4 см (П0881)</t>
+        </is>
+      </c>
+      <c r="C320" s="10" t="n">
+        <v>73</v>
+      </c>
+      <c r="D320" s="11" t="n"/>
+      <c r="E320" s="12">
+        <f>ROUND(C320*D320,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="13" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B321" s="14" t="inlineStr">
+        <is>
+          <t>Моллинезия чёрная 2,5-3 см (П3101)</t>
+        </is>
+      </c>
+      <c r="C321" s="15" t="n">
+        <v>46</v>
+      </c>
+      <c r="D321" s="16" t="n"/>
+      <c r="E321" s="17">
+        <f>ROUND(C321*D321,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="8" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B322" s="9" t="inlineStr">
+        <is>
+          <t>Моллинезия чёрная 3-4 см (П1695)</t>
+        </is>
+      </c>
+      <c r="C322" s="10" t="n">
+        <v>36</v>
+      </c>
+      <c r="D322" s="11" t="n"/>
+      <c r="E322" s="12">
+        <f>ROUND(C322*D322,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="13" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B323" s="14" t="inlineStr">
+        <is>
+          <t>Моллинезия чёрная 4-5 см (П7524)</t>
+        </is>
+      </c>
+      <c r="C323" s="15" t="n">
         <v>97</v>
       </c>
-      <c r="D302" s="13" t="n"/>
-[...407 lines deleted...]
-      <c r="E323" s="11">
+      <c r="D323" s="16" t="n"/>
+      <c r="E323" s="17">
         <f>ROUND(C323*D323,0)</f>
         <v/>
       </c>
     </row>
-    <row r="324">
-[...17 lines deleted...]
-      </c>
+    <row r="324" ht="22.5" customHeight="1">
+      <c r="A324" s="7" t="inlineStr">
+        <is>
+          <t>Пецилии</t>
+        </is>
+      </c>
+      <c r="B324" s="3" t="n"/>
+      <c r="C324" s="3" t="n"/>
+      <c r="D324" s="3" t="n"/>
+      <c r="E324" s="3" t="n"/>
     </row>
     <row r="325">
       <c r="A325" s="8" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Пецилии</t>
         </is>
       </c>
       <c r="B325" s="9" t="inlineStr">
         <is>
-          <t>Моллинезия чёрная 4-5 см (П7524)</t>
+          <t>Пецилия красно-чёрная 2,5-3 см (П2785)</t>
         </is>
       </c>
       <c r="C325" s="10" t="n">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="E325" s="11">
+        <v>73</v>
+      </c>
+      <c r="D325" s="11" t="n"/>
+      <c r="E325" s="12">
         <f>ROUND(C325*D325,0)</f>
         <v/>
       </c>
     </row>
     <row r="326">
-      <c r="A326" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E326" s="15">
+      <c r="A326" s="13" t="inlineStr">
+        <is>
+          <t>Пецилии</t>
+        </is>
+      </c>
+      <c r="B326" s="14" t="inlineStr">
+        <is>
+          <t>Пецилия красный закат 2,5-3 см (П3216)</t>
+        </is>
+      </c>
+      <c r="C326" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D326" s="16" t="n"/>
+      <c r="E326" s="17">
         <f>ROUND(C326*D326,0)</f>
         <v/>
       </c>
     </row>
-    <row r="327" ht="22.5" customHeight="1">
-      <c r="A327" s="7" t="inlineStr">
+    <row r="327">
+      <c r="A327" s="8" t="inlineStr">
         <is>
           <t>Пецилии</t>
         </is>
       </c>
+      <c r="B327" s="9" t="inlineStr">
+        <is>
+          <t>Пецилия Микки-Маус 2,5-3 см (П5424)</t>
+        </is>
+      </c>
+      <c r="C327" s="10" t="n">
+        <v>73</v>
+      </c>
+      <c r="D327" s="11" t="n"/>
+      <c r="E327" s="12">
+        <f>ROUND(C327*D327,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="328">
-      <c r="A328" s="8" t="inlineStr">
+      <c r="A328" s="13" t="inlineStr">
         <is>
           <t>Пецилии</t>
         </is>
       </c>
-      <c r="B328" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E328" s="11">
+      <c r="B328" s="14" t="inlineStr">
+        <is>
+          <t>Пецилия Тукседо красная 2,5-3 см (П8900)</t>
+        </is>
+      </c>
+      <c r="C328" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D328" s="16" t="n"/>
+      <c r="E328" s="17">
         <f>ROUND(C328*D328,0)</f>
         <v/>
       </c>
     </row>
     <row r="329">
-      <c r="A329" s="12" t="inlineStr">
+      <c r="A329" s="8" t="inlineStr">
         <is>
           <t>Пецилии</t>
         </is>
       </c>
-      <c r="B329" s="13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C329" s="14" t="n">
+      <c r="B329" s="9" t="inlineStr">
+        <is>
+          <t>Пецилия Тукседо чёрная 2,5-3 см (П8859)</t>
+        </is>
+      </c>
+      <c r="C329" s="10" t="n">
         <v>73</v>
       </c>
-      <c r="D329" s="13" t="n"/>
-      <c r="E329" s="15">
+      <c r="D329" s="11" t="n"/>
+      <c r="E329" s="12">
         <f>ROUND(C329*D329,0)</f>
         <v/>
       </c>
     </row>
-    <row r="330">
-[...17 lines deleted...]
-      </c>
+    <row r="330" ht="22.5" customHeight="1">
+      <c r="A330" s="7" t="inlineStr">
+        <is>
+          <t>Радужницы</t>
+        </is>
+      </c>
+      <c r="B330" s="3" t="n"/>
+      <c r="C330" s="3" t="n"/>
+      <c r="D330" s="3" t="n"/>
+      <c r="E330" s="3" t="n"/>
     </row>
     <row r="331">
-      <c r="A331" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E331" s="15">
+      <c r="A331" s="8" t="inlineStr">
+        <is>
+          <t>Радужницы</t>
+        </is>
+      </c>
+      <c r="B331" s="9" t="inlineStr">
+        <is>
+          <t>Голубоглазка  Нормана 1,8-2 см (П7574)</t>
+        </is>
+      </c>
+      <c r="C331" s="10" t="n">
+        <v>114</v>
+      </c>
+      <c r="D331" s="11" t="n"/>
+      <c r="E331" s="12">
         <f>ROUND(C331*D331,0)</f>
         <v/>
       </c>
     </row>
-    <row r="332" ht="22.5" customHeight="1">
-[...3 lines deleted...]
-        </is>
+    <row r="332">
+      <c r="A332" s="13" t="inlineStr">
+        <is>
+          <t>Радужницы</t>
+        </is>
+      </c>
+      <c r="B332" s="14" t="inlineStr">
+        <is>
+          <t>Радужница Австралис 4-5 см (П6020)</t>
+        </is>
+      </c>
+      <c r="C332" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D332" s="16" t="n"/>
+      <c r="E332" s="17">
+        <f>ROUND(C332*D332,0)</f>
+        <v/>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="8" t="inlineStr">
         <is>
-          <t>Жемчужинка</t>
+          <t>Радужницы</t>
         </is>
       </c>
       <c r="B333" s="9" t="inlineStr">
         <is>
-          <t>Жемчужинка [импорт] 5-6 см (р015)</t>
+          <t>Радужница Боэсмена 4-5 см (р9197)</t>
         </is>
       </c>
       <c r="C333" s="10" t="n">
-        <v>449</v>
-[...2 lines deleted...]
-      <c r="E333" s="11">
+        <v>153</v>
+      </c>
+      <c r="D333" s="11" t="n"/>
+      <c r="E333" s="12">
         <f>ROUND(C333*D333,0)</f>
         <v/>
       </c>
     </row>
-    <row r="334" ht="22.5" customHeight="1">
-[...3 lines deleted...]
-        </is>
+    <row r="334">
+      <c r="A334" s="13" t="inlineStr">
+        <is>
+          <t>Радужницы</t>
+        </is>
+      </c>
+      <c r="B334" s="14" t="inlineStr">
+        <is>
+          <t>Радужница неоновая 2,5-3 см (П5709)</t>
+        </is>
+      </c>
+      <c r="C334" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D334" s="16" t="n"/>
+      <c r="E334" s="17">
+        <f>ROUND(C334*D334,0)</f>
+        <v/>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="8" t="inlineStr">
         <is>
-          <t>Карпы кои</t>
+          <t>Радужницы</t>
         </is>
       </c>
       <c r="B335" s="9" t="inlineStr">
         <is>
-          <t>Карп Кои ассорти [импорт] 8-9 см (П8841)</t>
+          <t>Радужница Сплендида Иннорната [вишневая] 4-5 см (П7533)</t>
         </is>
       </c>
       <c r="C335" s="10" t="n">
-        <v>521</v>
-[...2 lines deleted...]
-      <c r="E335" s="11">
+        <v>153</v>
+      </c>
+      <c r="D335" s="11" t="n"/>
+      <c r="E335" s="12">
         <f>ROUND(C335*D335,0)</f>
         <v/>
       </c>
     </row>
-    <row r="336">
-[...44 lines deleted...]
-      </c>
+    <row r="336" ht="22.5" customHeight="1">
+      <c r="A336" s="7" t="inlineStr">
+        <is>
+          <t>Дискусы</t>
+        </is>
+      </c>
+      <c r="B336" s="3" t="n"/>
+      <c r="C336" s="3" t="n"/>
+      <c r="D336" s="3" t="n"/>
+      <c r="E336" s="3" t="n"/>
+    </row>
+    <row r="337">
+      <c r="A337" s="8" t="inlineStr">
+        <is>
+          <t>Дискусы</t>
+        </is>
+      </c>
+      <c r="B337" s="9" t="inlineStr">
+        <is>
+          <t>Дискус [красная линия] 5-6 см (П9006)</t>
+        </is>
+      </c>
+      <c r="C337" s="10" t="n">
+        <v>1521</v>
+      </c>
+      <c r="D337" s="11" t="n"/>
+      <c r="E337" s="12">
+        <f>ROUND(C337*D337,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="338" ht="22.5" customHeight="1">
+      <c r="A338" s="7" t="inlineStr">
+        <is>
+          <t>Скалярии</t>
+        </is>
+      </c>
+      <c r="B338" s="3" t="n"/>
+      <c r="C338" s="3" t="n"/>
+      <c r="D338" s="3" t="n"/>
+      <c r="E338" s="3" t="n"/>
     </row>
     <row r="339">
-      <c r="A339" s="12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C339" s="14" t="n">
+      <c r="A339" s="8" t="inlineStr">
+        <is>
+          <t>Скалярии</t>
+        </is>
+      </c>
+      <c r="B339" s="9" t="inlineStr">
+        <is>
+          <t>Скалярия 4-5 см  [некондиция] (П7502)</t>
+        </is>
+      </c>
+      <c r="C339" s="10" t="n">
+        <v>65</v>
+      </c>
+      <c r="D339" s="11" t="n"/>
+      <c r="E339" s="12">
+        <f>ROUND(C339*D339,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="13" t="inlineStr">
+        <is>
+          <t>Скалярии</t>
+        </is>
+      </c>
+      <c r="B340" s="14" t="inlineStr">
+        <is>
+          <t>Скалярия ассорти 3-4 см (П5108)</t>
+        </is>
+      </c>
+      <c r="C340" s="15" t="n">
         <v>97</v>
       </c>
-      <c r="D339" s="13" t="n"/>
-[...9 lines deleted...]
-        </is>
+      <c r="D340" s="16" t="n"/>
+      <c r="E340" s="17">
+        <f>ROUND(C340*D340,0)</f>
+        <v/>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="8" t="inlineStr">
         <is>
           <t>Скалярии</t>
         </is>
       </c>
       <c r="B341" s="9" t="inlineStr">
         <is>
-          <t>Скалярия 4-5 см  [некондиция] (П7502)</t>
+          <t>Скалярия Манакапуру 4-5 см (П8884)</t>
         </is>
       </c>
       <c r="C341" s="10" t="n">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="E341" s="11">
+        <v>769</v>
+      </c>
+      <c r="D341" s="11" t="n"/>
+      <c r="E341" s="12">
         <f>ROUND(C341*D341,0)</f>
         <v/>
       </c>
     </row>
-    <row r="342">
-[...17 lines deleted...]
-      </c>
+    <row r="342" ht="22.5" customHeight="1">
+      <c r="A342" s="7" t="inlineStr">
+        <is>
+          <t>Солоноватоводные</t>
+        </is>
+      </c>
+      <c r="B342" s="3" t="n"/>
+      <c r="C342" s="3" t="n"/>
+      <c r="D342" s="3" t="n"/>
+      <c r="E342" s="3" t="n"/>
     </row>
     <row r="343">
       <c r="A343" s="8" t="inlineStr">
         <is>
-          <t>Скалярии</t>
+          <t>Солоноватоводные</t>
         </is>
       </c>
       <c r="B343" s="9" t="inlineStr">
         <is>
-          <t>Скалярия Болгарская 3-4 см (П8538)</t>
+          <t>Монодактилус серебряный 3-4 см (П1870)</t>
         </is>
       </c>
       <c r="C343" s="10" t="n">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="E343" s="11">
+        <v>1009</v>
+      </c>
+      <c r="D343" s="11" t="n"/>
+      <c r="E343" s="12">
         <f>ROUND(C343*D343,0)</f>
         <v/>
       </c>
     </row>
-    <row r="344">
-[...17 lines deleted...]
-      </c>
+    <row r="344" ht="22.5" customHeight="1">
+      <c r="A344" s="7" t="inlineStr">
+        <is>
+          <t>Боции и вьюны</t>
+        </is>
+      </c>
+      <c r="B344" s="3" t="n"/>
+      <c r="C344" s="3" t="n"/>
+      <c r="D344" s="3" t="n"/>
+      <c r="E344" s="3" t="n"/>
     </row>
     <row r="345">
       <c r="A345" s="8" t="inlineStr">
         <is>
-          <t>Скалярии</t>
+          <t>Боции и вьюны</t>
         </is>
       </c>
       <c r="B345" s="9" t="inlineStr">
         <is>
-          <t>Скалярия Синий Смоки 3-4 см (П7150)</t>
+          <t>Акантофтальмус Чёрный 4-5 см (П9009)</t>
         </is>
       </c>
       <c r="C345" s="10" t="n">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="E345" s="11">
+        <v>167</v>
+      </c>
+      <c r="D345" s="11" t="n"/>
+      <c r="E345" s="12">
         <f>ROUND(C345*D345,0)</f>
         <v/>
       </c>
     </row>
-    <row r="346" ht="22.5" customHeight="1">
-      <c r="A346" s="7" t="inlineStr">
+    <row r="346">
+      <c r="A346" s="13" t="inlineStr">
         <is>
           <t>Боции и вьюны</t>
         </is>
+      </c>
+      <c r="B346" s="14" t="inlineStr">
+        <is>
+          <t>Боция модеста 5-6 см (П2803)</t>
+        </is>
+      </c>
+      <c r="C346" s="15" t="n">
+        <v>401</v>
+      </c>
+      <c r="D346" s="16" t="n"/>
+      <c r="E346" s="17">
+        <f>ROUND(C346*D346,0)</f>
+        <v/>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="8" t="inlineStr">
         <is>
           <t>Боции и вьюны</t>
         </is>
       </c>
       <c r="B347" s="9" t="inlineStr">
         <is>
-          <t>Акантофтальмус Чёрный 5-6 см (П8546)</t>
+          <t>Вьюн Зодиак 3-4 см (П7368)</t>
         </is>
       </c>
       <c r="C347" s="10" t="n">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="E347" s="11">
+        <v>193</v>
+      </c>
+      <c r="D347" s="11" t="n"/>
+      <c r="E347" s="12">
         <f>ROUND(C347*D347,0)</f>
         <v/>
       </c>
     </row>
     <row r="348">
-      <c r="A348" s="12" t="inlineStr">
+      <c r="A348" s="13" t="inlineStr">
         <is>
           <t>Боции и вьюны</t>
         </is>
       </c>
-      <c r="B348" s="13" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E348" s="15">
+      <c r="B348" s="14" t="inlineStr">
+        <is>
+          <t>Гиринохейлус жёлтый 3-4 см (П1724)</t>
+        </is>
+      </c>
+      <c r="C348" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D348" s="16" t="n"/>
+      <c r="E348" s="17">
         <f>ROUND(C348*D348,0)</f>
         <v/>
       </c>
     </row>
-    <row r="349">
-[...37 lines deleted...]
-      </c>
+    <row r="349" ht="22.5" customHeight="1">
+      <c r="A349" s="18" t="inlineStr">
+        <is>
+          <t>Амфибии</t>
+        </is>
+      </c>
+      <c r="B349" s="3" t="n"/>
+      <c r="C349" s="3" t="n"/>
+      <c r="D349" s="3" t="n"/>
+      <c r="E349" s="3" t="n"/>
+    </row>
+    <row r="350" ht="22.5" customHeight="1">
+      <c r="A350" s="7" t="inlineStr">
+        <is>
+          <t>Хвостатые амфибии</t>
+        </is>
+      </c>
+      <c r="B350" s="3" t="n"/>
+      <c r="C350" s="3" t="n"/>
+      <c r="D350" s="3" t="n"/>
+      <c r="E350" s="3" t="n"/>
     </row>
     <row r="351">
       <c r="A351" s="8" t="inlineStr">
         <is>
-          <t>Боции и вьюны</t>
+          <t>Хвостатые амфибии</t>
         </is>
       </c>
       <c r="B351" s="9" t="inlineStr">
         <is>
-          <t>Гиринохейлус 4-5 см (Р9189)</t>
+          <t>Аксолотль белый 11-13 см (П8983)</t>
         </is>
       </c>
       <c r="C351" s="10" t="n">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="E351" s="11">
+        <v>881</v>
+      </c>
+      <c r="D351" s="11" t="n"/>
+      <c r="E351" s="12">
         <f>ROUND(C351*D351,0)</f>
         <v/>
       </c>
     </row>
     <row r="352">
-      <c r="A352" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E352" s="15">
+      <c r="A352" s="13" t="inlineStr">
+        <is>
+          <t>Хвостатые амфибии</t>
+        </is>
+      </c>
+      <c r="B352" s="14" t="inlineStr">
+        <is>
+          <t>Тритон испанский 6-7 см (П8417)</t>
+        </is>
+      </c>
+      <c r="C352" s="15" t="n">
+        <v>353</v>
+      </c>
+      <c r="D352" s="16" t="n"/>
+      <c r="E352" s="17">
         <f>ROUND(C352*D352,0)</f>
         <v/>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="8" t="inlineStr">
         <is>
-          <t>Боции и вьюны</t>
+          <t>Хвостатые амфибии</t>
         </is>
       </c>
       <c r="B353" s="9" t="inlineStr">
         <is>
-          <t>Гиринохейлус мраморный 3-4 см (П2373)</t>
+          <t>Тритон испанский 7-8 см (П0007)</t>
         </is>
       </c>
       <c r="C353" s="10" t="n">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="E353" s="11">
+        <v>401</v>
+      </c>
+      <c r="D353" s="11" t="n"/>
+      <c r="E353" s="12">
         <f>ROUND(C353*D353,0)</f>
         <v/>
       </c>
     </row>
     <row r="354">
-      <c r="A354" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E354" s="15">
+      <c r="A354" s="13" t="inlineStr">
+        <is>
+          <t>Хвостатые амфибии</t>
+        </is>
+      </c>
+      <c r="B354" s="14" t="inlineStr">
+        <is>
+          <t>Тритон испанский золотой 6-7 см (П8418)</t>
+        </is>
+      </c>
+      <c r="C354" s="15" t="n">
+        <v>353</v>
+      </c>
+      <c r="D354" s="16" t="n"/>
+      <c r="E354" s="17">
         <f>ROUND(C354*D354,0)</f>
         <v/>
       </c>
     </row>
     <row r="355" ht="22.5" customHeight="1">
-      <c r="A355" s="16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A355" s="19" t="inlineStr">
+        <is>
+          <t>Беспозвоночные</t>
+        </is>
+      </c>
+      <c r="B355" s="3" t="n"/>
+      <c r="C355" s="3" t="n"/>
+      <c r="D355" s="3" t="n"/>
+      <c r="E355" s="3" t="n"/>
     </row>
     <row r="356" ht="22.5" customHeight="1">
       <c r="A356" s="7" t="inlineStr">
         <is>
-          <t>Хвостатые амфибии</t>
-[...1 lines deleted...]
-      </c>
+          <t>Креветки</t>
+        </is>
+      </c>
+      <c r="B356" s="3" t="n"/>
+      <c r="C356" s="3" t="n"/>
+      <c r="D356" s="3" t="n"/>
+      <c r="E356" s="3" t="n"/>
     </row>
     <row r="357">
       <c r="A357" s="8" t="inlineStr">
         <is>
-          <t>Хвостатые амфибии</t>
+          <t>Креветки</t>
         </is>
       </c>
       <c r="B357" s="9" t="inlineStr">
         <is>
-          <t>Аксолотль белый 8-9 см (П7904)</t>
+          <t>Креветка Амано 2,5-3 см (П8505)</t>
         </is>
       </c>
       <c r="C357" s="10" t="n">
-        <v>1041</v>
-[...2 lines deleted...]
-      <c r="E357" s="11">
+        <v>143</v>
+      </c>
+      <c r="D357" s="11" t="n"/>
+      <c r="E357" s="12">
         <f>ROUND(C357*D357,0)</f>
         <v/>
       </c>
     </row>
     <row r="358">
-      <c r="A358" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E358" s="15">
+      <c r="A358" s="13" t="inlineStr">
+        <is>
+          <t>Креветки</t>
+        </is>
+      </c>
+      <c r="B358" s="14" t="inlineStr">
+        <is>
+          <t>Креветка Ассорти (П8187)</t>
+        </is>
+      </c>
+      <c r="C358" s="15" t="n">
+        <v>49</v>
+      </c>
+      <c r="D358" s="16" t="n"/>
+      <c r="E358" s="17">
         <f>ROUND(C358*D358,0)</f>
         <v/>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="8" t="inlineStr">
         <is>
-          <t>Хвостатые амфибии</t>
+          <t>Креветки</t>
         </is>
       </c>
       <c r="B359" s="9" t="inlineStr">
         <is>
-          <t>Тритон испанский 7-8 см (П0007)</t>
+          <t>Креветка-фильтратор 4-5 см (П0908)</t>
         </is>
       </c>
       <c r="C359" s="10" t="n">
-        <v>401</v>
-[...2 lines deleted...]
-      <c r="E359" s="11">
+        <v>457</v>
+      </c>
+      <c r="D359" s="11" t="n"/>
+      <c r="E359" s="12">
         <f>ROUND(C359*D359,0)</f>
         <v/>
       </c>
     </row>
-    <row r="360">
-[...10 lines deleted...]
-      <c r="C360" s="14" t="n">
+    <row r="360" ht="22.5" customHeight="1">
+      <c r="A360" s="7" t="inlineStr">
+        <is>
+          <t>Раки</t>
+        </is>
+      </c>
+      <c r="B360" s="3" t="n"/>
+      <c r="C360" s="3" t="n"/>
+      <c r="D360" s="3" t="n"/>
+      <c r="E360" s="3" t="n"/>
+    </row>
+    <row r="361">
+      <c r="A361" s="8" t="inlineStr">
+        <is>
+          <t>Раки</t>
+        </is>
+      </c>
+      <c r="B361" s="9" t="inlineStr">
+        <is>
+          <t>Рак белый 3-4 см (п3783)</t>
+        </is>
+      </c>
+      <c r="C361" s="10" t="n">
+        <v>273</v>
+      </c>
+      <c r="D361" s="11" t="n"/>
+      <c r="E361" s="12">
+        <f>ROUND(C361*D361,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="13" t="inlineStr">
+        <is>
+          <t>Раки</t>
+        </is>
+      </c>
+      <c r="B362" s="14" t="inlineStr">
+        <is>
+          <t>Рак мексиканский оранжевый 2,5-3 см (П8419)</t>
+        </is>
+      </c>
+      <c r="C362" s="15" t="n">
         <v>353</v>
       </c>
-      <c r="D360" s="13" t="n"/>
-[...16 lines deleted...]
-        </is>
+      <c r="D362" s="16" t="n"/>
+      <c r="E362" s="17">
+        <f>ROUND(C362*D362,0)</f>
+        <v/>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="8" t="inlineStr">
         <is>
-          <t>Крабы</t>
+          <t>Раки</t>
         </is>
       </c>
       <c r="B363" s="9" t="inlineStr">
         <is>
-          <t>Краб Вампир карнавальный 2,5-4 см (П8917)</t>
+          <t>Рак мексиканский оранжевый [карликовый] 3-4 см (П8826)</t>
         </is>
       </c>
       <c r="C363" s="10" t="n">
-        <v>633</v>
-[...2 lines deleted...]
-      <c r="E363" s="11">
+        <v>401</v>
+      </c>
+      <c r="D363" s="11" t="n"/>
+      <c r="E363" s="12">
         <f>ROUND(C363*D363,0)</f>
         <v/>
       </c>
     </row>
     <row r="364">
-      <c r="A364" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E364" s="15">
+      <c r="A364" s="13" t="inlineStr">
+        <is>
+          <t>Раки</t>
+        </is>
+      </c>
+      <c r="B364" s="14" t="inlineStr">
+        <is>
+          <t>Рак мраморный 3-4 см (П1576)</t>
+        </is>
+      </c>
+      <c r="C364" s="15" t="n">
+        <v>81</v>
+      </c>
+      <c r="D364" s="16" t="n"/>
+      <c r="E364" s="17">
         <f>ROUND(C364*D364,0)</f>
         <v/>
       </c>
     </row>
     <row r="365" ht="22.5" customHeight="1">
       <c r="A365" s="7" t="inlineStr">
         <is>
-          <t>Креветки</t>
-[...1 lines deleted...]
-      </c>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B365" s="3" t="n"/>
+      <c r="C365" s="3" t="n"/>
+      <c r="D365" s="3" t="n"/>
+      <c r="E365" s="3" t="n"/>
     </row>
     <row r="366">
       <c r="A366" s="8" t="inlineStr">
         <is>
-          <t>Креветки</t>
+          <t>Улитки</t>
         </is>
       </c>
       <c r="B366" s="9" t="inlineStr">
         <is>
-          <t>Креветка Амано 2,5-3 см (П8505)</t>
+          <t>Мидия криспата (П6553)</t>
         </is>
       </c>
       <c r="C366" s="10" t="n">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="E366" s="11">
+        <v>154</v>
+      </c>
+      <c r="D366" s="11" t="n"/>
+      <c r="E366" s="12">
         <f>ROUND(C366*D366,0)</f>
         <v/>
       </c>
     </row>
     <row r="367">
-      <c r="A367" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E367" s="15">
+      <c r="A367" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B367" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Ампуллярия 2,5-3 см (П5086)</t>
+        </is>
+      </c>
+      <c r="C367" s="15" t="n">
+        <v>57</v>
+      </c>
+      <c r="D367" s="16" t="n"/>
+      <c r="E367" s="17">
         <f>ROUND(C367*D367,0)</f>
         <v/>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="8" t="inlineStr">
         <is>
-          <t>Креветки</t>
+          <t>Улитки</t>
         </is>
       </c>
       <c r="B368" s="9" t="inlineStr">
         <is>
-          <t>Креветка Кристалл золотая (П8914)</t>
+          <t>Улитка Каска (П6821)</t>
         </is>
       </c>
       <c r="C368" s="10" t="n">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="E368" s="11">
+        <v>137</v>
+      </c>
+      <c r="D368" s="11" t="n"/>
+      <c r="E368" s="12">
         <f>ROUND(C368*D368,0)</f>
         <v/>
       </c>
     </row>
     <row r="369">
-      <c r="A369" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E369" s="15">
+      <c r="A369" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B369" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Мартенса белая (П7180)</t>
+        </is>
+      </c>
+      <c r="C369" s="15" t="n">
+        <v>265</v>
+      </c>
+      <c r="D369" s="16" t="n"/>
+      <c r="E369" s="17">
         <f>ROUND(C369*D369,0)</f>
         <v/>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="8" t="inlineStr">
         <is>
-          <t>Креветки</t>
+          <t>Улитки</t>
         </is>
       </c>
       <c r="B370" s="9" t="inlineStr">
         <is>
-          <t>Креветка Кристалл чёрная (П8910)</t>
+          <t>Улитка Неритина ассорти (П8943)</t>
         </is>
       </c>
       <c r="C370" s="10" t="n">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="E370" s="11">
+        <v>137</v>
+      </c>
+      <c r="D370" s="11" t="n"/>
+      <c r="E370" s="12">
         <f>ROUND(C370*D370,0)</f>
         <v/>
       </c>
     </row>
     <row r="371">
-      <c r="A371" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E371" s="15">
+      <c r="A371" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B371" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Неритина полосатая (П8939)</t>
+        </is>
+      </c>
+      <c r="C371" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D371" s="16" t="n"/>
+      <c r="E371" s="17">
         <f>ROUND(C371*D371,0)</f>
         <v/>
       </c>
     </row>
-    <row r="372" ht="22.5" customHeight="1">
-[...3 lines deleted...]
-        </is>
+    <row r="372">
+      <c r="A372" s="8" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B372" s="9" t="inlineStr">
+        <is>
+          <t>Улитка Спикси 1,8-2 см (П7275)</t>
+        </is>
+      </c>
+      <c r="C372" s="10" t="n">
+        <v>41</v>
+      </c>
+      <c r="D372" s="11" t="n"/>
+      <c r="E372" s="12">
+        <f>ROUND(C372*D372,0)</f>
+        <v/>
       </c>
     </row>
     <row r="373">
-      <c r="A373" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E373" s="11">
+      <c r="A373" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B373" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Хелена (РВ431)</t>
+        </is>
+      </c>
+      <c r="C373" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D373" s="16" t="n"/>
+      <c r="E373" s="17">
         <f>ROUND(C373*D373,0)</f>
         <v/>
       </c>
     </row>
     <row r="374">
-      <c r="A374" s="12" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E374" s="15">
+      <c r="A374" s="8" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B374" s="9" t="inlineStr">
+        <is>
+          <t>Улитка Шип дьявола (П6558)</t>
+        </is>
+      </c>
+      <c r="C374" s="10" t="n">
+        <v>217</v>
+      </c>
+      <c r="D374" s="11" t="n"/>
+      <c r="E374" s="12">
         <f>ROUND(C374*D374,0)</f>
         <v/>
       </c>
     </row>
-    <row r="375">
-[...37 lines deleted...]
-      </c>
+    <row r="375" ht="22.5" customHeight="1">
+      <c r="A375" s="20" t="inlineStr">
+        <is>
+          <t>Растения</t>
+        </is>
+      </c>
+      <c r="B375" s="3" t="n"/>
+      <c r="C375" s="3" t="n"/>
+      <c r="D375" s="3" t="n"/>
+      <c r="E375" s="3" t="n"/>
+    </row>
+    <row r="376" ht="22.5" customHeight="1">
+      <c r="A376" s="7" t="inlineStr">
+        <is>
+          <t>Кладофора</t>
+        </is>
+      </c>
+      <c r="B376" s="3" t="n"/>
+      <c r="C376" s="3" t="n"/>
+      <c r="D376" s="3" t="n"/>
+      <c r="E376" s="3" t="n"/>
     </row>
     <row r="377">
       <c r="A377" s="8" t="inlineStr">
         <is>
-          <t>Раки</t>
+          <t>Кладофора</t>
         </is>
       </c>
       <c r="B377" s="9" t="inlineStr">
         <is>
-          <t>Рак мраморный 3-4 см (П1576)</t>
+          <t>Кладофора шаровидная 2-3 см (Р9123)</t>
         </is>
       </c>
       <c r="C377" s="10" t="n">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="E377" s="11">
+        <v>129</v>
+      </c>
+      <c r="D377" s="11" t="n"/>
+      <c r="E377" s="12">
         <f>ROUND(C377*D377,0)</f>
         <v/>
       </c>
     </row>
-    <row r="378" ht="22.5" customHeight="1">
-[...24 lines deleted...]
-      </c>
+    <row r="378">
+      <c r="A378" s="13" t="inlineStr">
+        <is>
+          <t>Кладофора</t>
+        </is>
+      </c>
+      <c r="B378" s="14" t="inlineStr">
+        <is>
+          <t>Кладофора шаровидная 3-5 см (П8992)</t>
+        </is>
+      </c>
+      <c r="C378" s="15" t="n">
+        <v>161</v>
+      </c>
+      <c r="D378" s="16" t="n"/>
+      <c r="E378" s="17">
+        <f>ROUND(C378*D378,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="379" ht="22.5" customHeight="1">
+      <c r="A379" s="7" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B379" s="3" t="n"/>
+      <c r="C379" s="3" t="n"/>
+      <c r="D379" s="3" t="n"/>
+      <c r="E379" s="3" t="n"/>
     </row>
     <row r="380">
-      <c r="A380" s="12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C380" s="14" t="n">
+      <c r="A380" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B380" s="9" t="inlineStr">
+        <is>
+          <t>Альтернантера "Рейнека" розовая [пучок 6-7 веточек] [ВР 04] (П8929)</t>
+        </is>
+      </c>
+      <c r="C380" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D380" s="11" t="n"/>
+      <c r="E380" s="12">
+        <f>ROUND(C380*D380,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B381" s="14" t="inlineStr">
+        <is>
+          <t>Аммания "Грацилис" [пучок 7-9 веточек] [ВР 01] (П8586)</t>
+        </is>
+      </c>
+      <c r="C381" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D381" s="16" t="n"/>
+      <c r="E381" s="17">
+        <f>ROUND(C381*D381,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B382" s="9" t="inlineStr">
+        <is>
+          <t>Бакопа "Каролинская" [пучок 9-10 веточек] [ВР 05] (П8608)</t>
+        </is>
+      </c>
+      <c r="C382" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D382" s="11" t="n"/>
+      <c r="E382" s="12">
+        <f>ROUND(C382*D382,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B383" s="14" t="inlineStr">
+        <is>
+          <t>Лобелия "Кардинальская" [пучок 3-4 корешка] [ВР 75] (П8688)</t>
+        </is>
+      </c>
+      <c r="C383" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D383" s="16" t="n"/>
+      <c r="E383" s="17">
+        <f>ROUND(C383*D383,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B384" s="9" t="inlineStr">
+        <is>
+          <t>Людвигия "Вариегата" [пучок 9-10 веточек] [ВР 121] (П8794)</t>
+        </is>
+      </c>
+      <c r="C384" s="10" t="n">
+        <v>402</v>
+      </c>
+      <c r="D384" s="11" t="n"/>
+      <c r="E384" s="12">
+        <f>ROUND(C384*D384,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="385" ht="22.5" customHeight="1">
+      <c r="A385" s="7" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B385" s="3" t="n"/>
+      <c r="C385" s="3" t="n"/>
+      <c r="D385" s="3" t="n"/>
+      <c r="E385" s="3" t="n"/>
+    </row>
+    <row r="386">
+      <c r="A386" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B386" s="9" t="inlineStr">
+        <is>
+          <t>Альтернантера "Рейнека" розовая [веточка] [ВР 04] (П8929)</t>
+        </is>
+      </c>
+      <c r="C386" s="10" t="n">
+        <v>108</v>
+      </c>
+      <c r="D386" s="11" t="n"/>
+      <c r="E386" s="12">
+        <f>ROUND(C386*D386,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B387" s="14" t="inlineStr">
+        <is>
+          <t>Аммания "Грацилис" [веточка] [ВР 01] (П8586)</t>
+        </is>
+      </c>
+      <c r="C387" s="15" t="n">
+        <v>92</v>
+      </c>
+      <c r="D387" s="16" t="n"/>
+      <c r="E387" s="17">
+        <f>ROUND(C387*D387,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B388" s="9" t="inlineStr">
+        <is>
+          <t>Бакопа "Каролинская" [веточка] [ВР 05] (П8608)</t>
+        </is>
+      </c>
+      <c r="C388" s="10" t="n">
+        <v>71</v>
+      </c>
+      <c r="D388" s="11" t="n"/>
+      <c r="E388" s="12">
+        <f>ROUND(C388*D388,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B389" s="14" t="inlineStr">
+        <is>
+          <t>Криптокорина «Невиля» [корешок] [ВР 65] (П8988)</t>
+        </is>
+      </c>
+      <c r="C389" s="15" t="n">
+        <v>321</v>
+      </c>
+      <c r="D389" s="16" t="n"/>
+      <c r="E389" s="17">
+        <f>ROUND(C389*D389,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B390" s="9" t="inlineStr">
+        <is>
+          <t>Криптокорина «Невиля» [пучок 2-3 корешка] [ВР 65] (П8988)</t>
+        </is>
+      </c>
+      <c r="C390" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D390" s="11" t="n"/>
+      <c r="E390" s="12">
+        <f>ROUND(C390*D390,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B391" s="14" t="inlineStr">
+        <is>
+          <t>Лобелия "Кардинальская" [корешок] [ВР 75] (П8688)</t>
+        </is>
+      </c>
+      <c r="C391" s="15" t="n">
+        <v>214</v>
+      </c>
+      <c r="D391" s="16" t="n"/>
+      <c r="E391" s="17">
+        <f>ROUND(C391*D391,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B392" s="9" t="inlineStr">
+        <is>
+          <t>Людвигия "Вариегата" [веточка] [ВР 121] (П8794)</t>
+        </is>
+      </c>
+      <c r="C392" s="10" t="n">
         <v>57</v>
       </c>
-      <c r="D380" s="13" t="n"/>
-[...202 lines deleted...]
-      <c r="E392" s="15">
+      <c r="D392" s="11" t="n"/>
+      <c r="E392" s="12">
         <f>ROUND(C392*D392,0)</f>
         <v/>
       </c>
     </row>
     <row r="393">
-      <c r="A393" s="8" t="inlineStr"/>
-[...9 lines deleted...]
-      <c r="E393" s="11">
+      <c r="A393" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B393" s="14" t="inlineStr">
+        <is>
+          <t>Эхинодорус "Ред Рубин" [корешок] [В 143] (П8599)</t>
+        </is>
+      </c>
+      <c r="C393" s="15" t="n">
+        <v>785</v>
+      </c>
+      <c r="D393" s="16" t="n"/>
+      <c r="E393" s="17">
         <f>ROUND(C393*D393,0)</f>
         <v/>
       </c>
     </row>
-    <row r="394">
-[...430 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="32">
-[...3 lines deleted...]
-    <mergeCell ref="A340:E340"/>
+  <mergeCells count="33">
+    <mergeCell ref="A157:E157"/>
+    <mergeCell ref="A350:E350"/>
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="A94:E94"/>
-[...3 lines deleted...]
-    <mergeCell ref="A69:E69"/>
+    <mergeCell ref="A349:E349"/>
+    <mergeCell ref="A70:E70"/>
+    <mergeCell ref="A360:E360"/>
     <mergeCell ref="A355:E355"/>
-    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A252:E252"/>
+    <mergeCell ref="A183:E183"/>
+    <mergeCell ref="A330:E330"/>
+    <mergeCell ref="A305:E305"/>
+    <mergeCell ref="A208:E208"/>
     <mergeCell ref="A273:E273"/>
+    <mergeCell ref="A379:E379"/>
+    <mergeCell ref="A375:E375"/>
     <mergeCell ref="A365:E365"/>
-    <mergeCell ref="A378:E378"/>
-    <mergeCell ref="A136:E136"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A356:E356"/>
-    <mergeCell ref="A214:E214"/>
-[...3 lines deleted...]
-    <mergeCell ref="A361:E361"/>
+    <mergeCell ref="A385:E385"/>
+    <mergeCell ref="A376:E376"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A309:E309"/>
+    <mergeCell ref="A263:E263"/>
+    <mergeCell ref="A342:E342"/>
+    <mergeCell ref="A91:E91"/>
+    <mergeCell ref="A324:E324"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A389:E389"/>
-    <mergeCell ref="A327:E327"/>
+    <mergeCell ref="A336:E336"/>
     <mergeCell ref="F2:G3"/>
-    <mergeCell ref="A332:E332"/>
-[...1 lines deleted...]
-    <mergeCell ref="A372:E372"/>
+    <mergeCell ref="A344:E344"/>
     <mergeCell ref="F1:G1"/>
-    <mergeCell ref="A362:E362"/>
+    <mergeCell ref="A338:E338"/>
+    <mergeCell ref="A130:E130"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...2 lines deleted...]
-  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>openpyxl</dc:creator>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>