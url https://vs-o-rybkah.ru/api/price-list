--- v1 (2026-06-28)
+++ v2 (2026-08-13)
@@ -539,7693 +539,7801 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G393"/>
+  <dimension ref="A1:G398"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="75" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>AquaMarket 26.06</t>
+          <t>AquaMarket 14.08</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Итоговая сумма</t>
         </is>
       </c>
       <c r="G1" s="3" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Подкатегория</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>Наименование товара</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Заказ</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>Сумма</t>
         </is>
       </c>
       <c r="F2" s="5">
-        <f>SUM(E3:E393)</f>
+        <f>SUM(E3:E398)</f>
         <v/>
       </c>
       <c r="G2" s="3" t="n"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <t>Рыбы</t>
         </is>
       </c>
       <c r="B3" s="3" t="n"/>
       <c r="C3" s="3" t="n"/>
       <c r="D3" s="3" t="n"/>
       <c r="E3" s="3" t="n"/>
       <c r="F3" s="3" t="n"/>
       <c r="G3" s="3" t="n"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="7" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B4" s="3" t="n"/>
       <c r="C4" s="3" t="n"/>
       <c r="D4" s="3" t="n"/>
       <c r="E4" s="3" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B5" s="9" t="inlineStr">
         <is>
-          <t>Аномалохромис Томаса 2-2,5 см (П8278)</t>
+          <t>Аномалохромис Томаса 3-4 см (П9027)</t>
         </is>
       </c>
       <c r="C5" s="10" t="n">
         <v>186</v>
       </c>
       <c r="D5" s="11" t="n"/>
       <c r="E5" s="12">
         <f>ROUND(C5*D5,0)</f>
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B6" s="14" t="inlineStr">
         <is>
           <t>Аулонокара земляничка [импорт] 5-6 см (П9014)</t>
         </is>
       </c>
       <c r="C6" s="15" t="n">
         <v>601</v>
       </c>
       <c r="D6" s="16" t="n"/>
       <c r="E6" s="17">
         <f>ROUND(C6*D6,0)</f>
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
-          <t>Аулонокара Королева Ньяса [импорт] 6-7 см (F4394)</t>
+          <t>Аулонокара Красный дракон альбинос [импорт] 5-6-см (П9036)</t>
         </is>
       </c>
       <c r="C7" s="10" t="n">
-        <v>561</v>
+        <v>441</v>
       </c>
       <c r="D7" s="11" t="n"/>
       <c r="E7" s="12">
         <f>ROUND(C7*D7,0)</f>
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B8" s="14" t="inlineStr">
         <is>
           <t>Аулонокара Красный дракон альбинос [импорт] 6-7 см (П8901)</t>
         </is>
       </c>
       <c r="C8" s="15" t="n">
         <v>561</v>
       </c>
       <c r="D8" s="16" t="n"/>
       <c r="E8" s="17">
         <f>ROUND(C8*D8,0)</f>
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
-          <t>Аулонокара мультиколор [импорт] 6-7 см (П2571)</t>
+          <t>Аулонокара мультиколор [импорт] 4-5 см (Р9164)</t>
         </is>
       </c>
       <c r="C9" s="10" t="n">
-        <v>561</v>
+        <v>441</v>
       </c>
       <c r="D9" s="11" t="n"/>
       <c r="E9" s="12">
         <f>ROUND(C9*D9,0)</f>
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B10" s="14" t="inlineStr">
         <is>
-          <t>Аулонокара Ньяса голубая [импорт] 6-7 см (П7118)</t>
+          <t>Аулонокара Ньяса жёлтая [импорт] 5-6 см (П3372)</t>
         </is>
       </c>
       <c r="C10" s="15" t="n">
-        <v>561</v>
+        <v>441</v>
       </c>
       <c r="D10" s="16" t="n"/>
       <c r="E10" s="17">
         <f>ROUND(C10*D10,0)</f>
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
-          <t>Аулонокара Ньяса жёлтая [импорт] 6-7 см (П8905)</t>
+          <t>Аулонокара Розе 3-4 см (П2594)</t>
         </is>
       </c>
       <c r="C11" s="10" t="n">
-        <v>561</v>
+        <v>121</v>
       </c>
       <c r="D11" s="11" t="n"/>
       <c r="E11" s="12">
         <f>ROUND(C11*D11,0)</f>
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B12" s="14" t="inlineStr">
         <is>
-          <t>Аулонокара Ньяса Красная [импорт] 6-7 см (П8843)</t>
+          <t>Аулонокара Розе 5-6 см (П7799)</t>
         </is>
       </c>
       <c r="C12" s="15" t="n">
-        <v>561</v>
+        <v>297</v>
       </c>
       <c r="D12" s="16" t="n"/>
       <c r="E12" s="17">
         <f>ROUND(C12*D12,0)</f>
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
-          <t>Аулонокара Розе 3-4 см (П2594)</t>
+          <t>Аулонокара Фрайберга [импорт] 5-6 см (П9035)</t>
         </is>
       </c>
       <c r="C13" s="10" t="n">
-        <v>121</v>
+        <v>441</v>
       </c>
       <c r="D13" s="11" t="n"/>
       <c r="E13" s="12">
         <f>ROUND(C13*D13,0)</f>
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B14" s="14" t="inlineStr">
         <is>
-          <t>Аулонокара Розе [импорт] 6-7 см (Р2452           )</t>
+          <t>Дельфин голубой 3-4 см (П0948)</t>
         </is>
       </c>
       <c r="C14" s="15" t="n">
-        <v>561</v>
+        <v>111</v>
       </c>
       <c r="D14" s="16" t="n"/>
       <c r="E14" s="17">
         <f>ROUND(C14*D14,0)</f>
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
-          <t>Аулонокара Фрайберга [импорт] 6-7 см (П8844)</t>
+          <t>Лабеотрофеус тревавас Тумби Вест 4-5 см (П7424)</t>
         </is>
       </c>
       <c r="C15" s="10" t="n">
-        <v>561</v>
+        <v>193</v>
       </c>
       <c r="D15" s="11" t="n"/>
       <c r="E15" s="12">
         <f>ROUND(C15*D15,0)</f>
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B16" s="14" t="inlineStr">
         <is>
-          <t>Дельфин голубой 3-4 см (П0948)</t>
+          <t>Лабидохромис еллоу 3-4 см (F4173)</t>
         </is>
       </c>
       <c r="C16" s="15" t="n">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="D16" s="16" t="n"/>
       <c r="E16" s="17">
         <f>ROUND(C16*D16,0)</f>
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
-          <t>Копадихромис Каданго 14-15 см (П8996)</t>
+          <t>Меланохромис Чипока 15-16 см (П9000)</t>
         </is>
       </c>
       <c r="C17" s="10" t="n">
         <v>801</v>
       </c>
       <c r="D17" s="11" t="n"/>
       <c r="E17" s="12">
         <f>ROUND(C17*D17,0)</f>
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B18" s="14" t="inlineStr">
         <is>
-          <t>Лабеотрофеус тревавас Тумби Вест 4-5 см (П7424)</t>
+          <t>Нимбохромис Золотой леопард 2,5-3 см (П4508)</t>
         </is>
       </c>
       <c r="C18" s="15" t="n">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="D18" s="16" t="n"/>
       <c r="E18" s="17">
         <f>ROUND(C18*D18,0)</f>
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
-          <t>Лампрологус апельсиновый 3-4 см (ра137)</t>
+          <t>Отофаринкс Блэк Оранж 3-4 см (П7184)</t>
         </is>
       </c>
       <c r="C19" s="10" t="n">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="D19" s="11" t="n"/>
       <c r="E19" s="12">
         <f>ROUND(C19*D19,0)</f>
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B20" s="14" t="inlineStr">
         <is>
-          <t>Меланохромис Майнгано 10-12 см (П6902)</t>
+          <t>Плацидохромис миломо 5-6 см (П8902)</t>
         </is>
       </c>
       <c r="C20" s="15" t="n">
-        <v>561</v>
+        <v>473</v>
       </c>
       <c r="D20" s="16" t="n"/>
       <c r="E20" s="17">
         <f>ROUND(C20*D20,0)</f>
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
-          <t>Меланохромис Майнгано 12-13 см (П8997)</t>
+          <t>Принцесса Бурунди 2,5-3 см (П3654)</t>
         </is>
       </c>
       <c r="C21" s="10" t="n">
-        <v>721</v>
+        <v>193</v>
       </c>
       <c r="D21" s="11" t="n"/>
       <c r="E21" s="12">
         <f>ROUND(C21*D21,0)</f>
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B22" s="14" t="inlineStr">
         <is>
-          <t>Меланохромис Чипока 15-16 см (П9000)</t>
+          <t>Принцесса Бурунди жёлтая 2,5-3 см (П7032)</t>
         </is>
       </c>
       <c r="C22" s="15" t="n">
-        <v>801</v>
+        <v>321</v>
       </c>
       <c r="D22" s="16" t="n"/>
       <c r="E22" s="17">
         <f>ROUND(C22*D22,0)</f>
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
-          <t>Неолампрологус гелиантус 3-4 см (П8006)</t>
+          <t>Псевдотрофеус ацей Лювала Риф 3-4 см (П6653)</t>
         </is>
       </c>
       <c r="C23" s="10" t="n">
-        <v>321</v>
+        <v>145</v>
       </c>
       <c r="D23" s="11" t="n"/>
       <c r="E23" s="12">
         <f>ROUND(C23*D23,0)</f>
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B24" s="14" t="inlineStr">
         <is>
-          <t>Отофаринкс Блэк Оранж 3-4 см (П7184)</t>
+          <t>Псевдотрофеус Красная зебра 4-5 см (F4273)</t>
         </is>
       </c>
       <c r="C24" s="15" t="n">
         <v>161</v>
       </c>
       <c r="D24" s="16" t="n"/>
       <c r="E24" s="17">
         <f>ROUND(C24*D24,0)</f>
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
-          <t>Отофаринкс Зимбабве Рок 4-5 см (П8962)</t>
+          <t>Псевдотрофеус мзобо Лутара Риф 3-4 см (П7254)</t>
         </is>
       </c>
       <c r="C25" s="10" t="n">
-        <v>241</v>
+        <v>105</v>
       </c>
       <c r="D25" s="11" t="n"/>
       <c r="E25" s="12">
         <f>ROUND(C25*D25,0)</f>
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B26" s="14" t="inlineStr">
         <is>
-          <t>Отофаринкс тетрастигма 4-5 см (П6801)</t>
+          <t>Псевдотрофеус Пиндани 2,5-3 см (П2888)</t>
         </is>
       </c>
       <c r="C26" s="15" t="n">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D26" s="16" t="n"/>
       <c r="E26" s="17">
         <f>ROUND(C26*D26,0)</f>
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
-          <t>Плацидохромис миломо 5-6 см (П8902)</t>
+          <t>Псевдотрофеус Рэд Топ Ндумби 2,5-3 см (П5606)</t>
         </is>
       </c>
       <c r="C27" s="10" t="n">
-        <v>313</v>
+        <v>161</v>
       </c>
       <c r="D27" s="11" t="n"/>
       <c r="E27" s="12">
         <f>ROUND(C27*D27,0)</f>
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B28" s="14" t="inlineStr">
         <is>
-          <t>Плацидохромис Танзания 3-4 см (П6940)</t>
+          <t>Псевдотрофеус элонгатус Неон Спот 3-4 см (п6446)</t>
         </is>
       </c>
       <c r="C28" s="15" t="n">
-        <v>161</v>
+        <v>127</v>
       </c>
       <c r="D28" s="16" t="n"/>
       <c r="E28" s="17">
         <f>ROUND(C28*D28,0)</f>
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
-          <t>Принцесса Бурунди жёлтая 2,5-3 см (П7032)</t>
+          <t>Псевдотрофеус элонгатус Неон Спот 4-5 см (П8395)</t>
         </is>
       </c>
       <c r="C29" s="10" t="n">
-        <v>321</v>
+        <v>161</v>
       </c>
       <c r="D29" s="11" t="n"/>
       <c r="E29" s="12">
         <f>ROUND(C29*D29,0)</f>
         <v/>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B30" s="14" t="inlineStr">
         <is>
-          <t>Псевдотрофеус ацей Лювала Риф 3-4 см (П6653)</t>
+          <t>Ростратус 4-5 см (Р9949)</t>
         </is>
       </c>
       <c r="C30" s="15" t="n">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="D30" s="16" t="n"/>
       <c r="E30" s="17">
         <f>ROUND(C30*D30,0)</f>
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B31" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Зебра Мармелад 2,5-3 см (П6946)</t>
+          <t>Фронтоза Чёрная Вдова 5-6 см (П8376)</t>
         </is>
       </c>
       <c r="C31" s="10" t="n">
-        <v>177</v>
+        <v>2321</v>
       </c>
       <c r="D31" s="11" t="n"/>
       <c r="E31" s="12">
         <f>ROUND(C31*D31,0)</f>
         <v/>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B32" s="14" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Крабро 3-4 см (П8809)</t>
+          <t>Хаплохромис длиннорылый мультиколор ОВ 7-8 см (П9048)</t>
         </is>
       </c>
       <c r="C32" s="15" t="n">
-        <v>273</v>
+        <v>582</v>
       </c>
       <c r="D32" s="16" t="n"/>
       <c r="E32" s="17">
         <f>ROUND(C32*D32,0)</f>
         <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Крабро 4-5 см (П8868)</t>
+          <t>Хромис красавец 3-4 см (р0699)</t>
         </is>
       </c>
       <c r="C33" s="10" t="n">
-        <v>321</v>
+        <v>97</v>
       </c>
       <c r="D33" s="11" t="n"/>
       <c r="E33" s="12">
         <f>ROUND(C33*D33,0)</f>
         <v/>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="13" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B34" s="14" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Красная зебра 3-4 см (П2203)</t>
+          <t>Цинотиляпия Кобуэ 3-4 см (П6922)</t>
         </is>
       </c>
       <c r="C34" s="15" t="n">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="D34" s="16" t="n"/>
       <c r="E34" s="17">
         <f>ROUND(C34*D34,0)</f>
         <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <t>Африканские Цихлиды</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Красная зебра 4-5 см (F4273)</t>
+          <t>Этроплюс Макулятус 3-4 см (П8307)</t>
         </is>
       </c>
       <c r="C35" s="10" t="n">
-        <v>161</v>
+        <v>585</v>
       </c>
       <c r="D35" s="11" t="n"/>
       <c r="E35" s="12">
         <f>ROUND(C35*D35,0)</f>
         <v/>
       </c>
     </row>
-    <row r="36">
-[...17 lines deleted...]
-      </c>
+    <row r="36" ht="22.5" customHeight="1">
+      <c r="A36" s="7" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B36" s="3" t="n"/>
+      <c r="C36" s="3" t="n"/>
+      <c r="D36" s="3" t="n"/>
+      <c r="E36" s="3" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B37" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус Пиндани 2,5-3 см (П2888)</t>
+          <t>Aкара бирюзовая 2,5-3 см (П5125)</t>
         </is>
       </c>
       <c r="C37" s="10" t="n">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="D37" s="11" t="n"/>
       <c r="E37" s="12">
         <f>ROUND(C37*D37,0)</f>
         <v/>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B38" s="14" t="inlineStr">
         <is>
-          <t>Псевдотрофеус элонгатус Неон Спот 3-4 см (п6446)</t>
+          <t>Апистограмма Рамиреса 2,5-3 см (П0603)</t>
         </is>
       </c>
       <c r="C38" s="15" t="n">
-        <v>127</v>
+        <v>265</v>
       </c>
       <c r="D38" s="16" t="n"/>
       <c r="E38" s="17">
         <f>ROUND(C38*D38,0)</f>
         <v/>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
-          <t>Псевдотрофеус элонгатус Неон Спот 4-5 см (П8395)</t>
+          <t>Астронотус Красный оскар [импорт] 4-5 см (р5566)</t>
         </is>
       </c>
       <c r="C39" s="10" t="n">
-        <v>161</v>
+        <v>569</v>
       </c>
       <c r="D39" s="11" t="n"/>
       <c r="E39" s="12">
         <f>ROUND(C39*D39,0)</f>
         <v/>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="13" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B40" s="14" t="inlineStr">
         <is>
-          <t>Ростратус 4-5 см (Р9949)</t>
+          <t>Астронотус Красный оскар альбинос [импорт] 4-5 см (р9157)</t>
         </is>
       </c>
       <c r="C40" s="15" t="n">
-        <v>161</v>
+        <v>569</v>
       </c>
       <c r="D40" s="16" t="n"/>
       <c r="E40" s="17">
         <f>ROUND(C40*D40,0)</f>
         <v/>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B41" s="9" t="inlineStr">
         <is>
-          <t>Фронтоза 3-4 см (р2532)</t>
+          <t>Астронотус тигровый [импорт] 5-6 см (П2808)</t>
         </is>
       </c>
       <c r="C41" s="10" t="n">
-        <v>657</v>
+        <v>545</v>
       </c>
       <c r="D41" s="11" t="n"/>
       <c r="E41" s="12">
         <f>ROUND(C41*D41,0)</f>
         <v/>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="13" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B42" s="14" t="inlineStr">
         <is>
-          <t>Фронтоза Чёрная Вдова 3-4 см (П8155)</t>
+          <t>Астронотус тигровый альбинос [импорт] 4-5 см (F4089)</t>
         </is>
       </c>
       <c r="C42" s="15" t="n">
-        <v>2321</v>
+        <v>574</v>
       </c>
       <c r="D42" s="16" t="n"/>
       <c r="E42" s="17">
         <f>ROUND(C42*D42,0)</f>
         <v/>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="8" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B43" s="9" t="inlineStr">
         <is>
-          <t>Хаплохромис васильковый [импорт] 6-7 см (П0968)</t>
+          <t>Вьеха Хартвега 3-4 см (П2492)</t>
         </is>
       </c>
       <c r="C43" s="10" t="n">
-        <v>561</v>
+        <v>121</v>
       </c>
       <c r="D43" s="11" t="n"/>
       <c r="E43" s="12">
         <f>ROUND(C43*D43,0)</f>
         <v/>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="13" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B44" s="14" t="inlineStr">
         <is>
-          <t>Хромис красавец 3-4 см (р0699)</t>
+          <t>Гвианакара Гейи 4-5 см (П8350)</t>
         </is>
       </c>
       <c r="C44" s="15" t="n">
-        <v>97</v>
+        <v>993</v>
       </c>
       <c r="D44" s="16" t="n"/>
       <c r="E44" s="17">
         <f>ROUND(C44*D44,0)</f>
         <v/>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="8" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B45" s="9" t="inlineStr">
         <is>
-          <t>Цинотиляпия Кобуэ 3-4 см (П6922)</t>
+          <t>Геофагус Алто Сину 4-5 см (П8757)</t>
         </is>
       </c>
       <c r="C45" s="10" t="n">
-        <v>161</v>
+        <v>754</v>
       </c>
       <c r="D45" s="11" t="n"/>
       <c r="E45" s="12">
         <f>ROUND(C45*D45,0)</f>
         <v/>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="13" t="inlineStr">
         <is>
-          <t>Африканские Цихлиды</t>
+          <t>Американские Цихлиды</t>
         </is>
       </c>
       <c r="B46" s="14" t="inlineStr">
         <is>
-          <t>Этроплюс Макулятус 3-4 см (П8307)</t>
+          <t>Геофагус Алто Сину 5-6 см (П8870)</t>
         </is>
       </c>
       <c r="C46" s="15" t="n">
-        <v>585</v>
+        <v>786</v>
       </c>
       <c r="D46" s="16" t="n"/>
       <c r="E46" s="17">
         <f>ROUND(C46*D46,0)</f>
         <v/>
       </c>
     </row>
-    <row r="47" ht="22.5" customHeight="1">
-      <c r="A47" s="7" t="inlineStr">
+    <row r="47">
+      <c r="A47" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B47" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E47" s="3" t="n"/>
+      <c r="B47" s="9" t="inlineStr">
+        <is>
+          <t>Геофагус Свени 5-6 см (П8629)</t>
+        </is>
+      </c>
+      <c r="C47" s="10" t="n">
+        <v>1041</v>
+      </c>
+      <c r="D47" s="11" t="n"/>
+      <c r="E47" s="12">
+        <f>ROUND(C47*D47,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="48">
-      <c r="A48" s="8" t="inlineStr">
+      <c r="A48" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B48" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" s="10" t="n">
+      <c r="B48" s="14" t="inlineStr">
+        <is>
+          <t>Геофагус Свени 6-7 см (П9026)</t>
+        </is>
+      </c>
+      <c r="C48" s="15" t="n">
+        <v>1361</v>
+      </c>
+      <c r="D48" s="16" t="n"/>
+      <c r="E48" s="17">
+        <f>ROUND(C48*D48,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B49" s="9" t="inlineStr">
+        <is>
+          <t>Геофагус Тапажос 3-4 см (П6580)</t>
+        </is>
+      </c>
+      <c r="C49" s="10" t="n">
+        <v>289</v>
+      </c>
+      <c r="D49" s="11" t="n"/>
+      <c r="E49" s="12">
+        <f>ROUND(C49*D49,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B50" s="14" t="inlineStr">
+        <is>
+          <t>Геофагус Штайндахнера 3-4 см (П6177)</t>
+        </is>
+      </c>
+      <c r="C50" s="15" t="n">
+        <v>257</v>
+      </c>
+      <c r="D50" s="16" t="n"/>
+      <c r="E50" s="17">
+        <f>ROUND(C50*D50,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B51" s="9" t="inlineStr">
+        <is>
+          <t>Геофагус Штайндахнера 4-5 см (П7198)</t>
+        </is>
+      </c>
+      <c r="C51" s="10" t="n">
+        <v>321</v>
+      </c>
+      <c r="D51" s="11" t="n"/>
+      <c r="E51" s="12">
+        <f>ROUND(C51*D51,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B52" s="14" t="inlineStr">
+        <is>
+          <t>Геофагус Штайндахнера 7-8 см (П9038)</t>
+        </is>
+      </c>
+      <c r="C52" s="15" t="n">
+        <v>481</v>
+      </c>
+      <c r="D52" s="16" t="n"/>
+      <c r="E52" s="17">
+        <f>ROUND(C52*D52,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B53" s="9" t="inlineStr">
+        <is>
+          <t>Наннакара Неон Блю [импорт] 3-4 см (п2763)</t>
+        </is>
+      </c>
+      <c r="C53" s="10" t="n">
+        <v>217</v>
+      </c>
+      <c r="D53" s="11" t="n"/>
+      <c r="E53" s="12">
+        <f>ROUND(C53*D53,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B54" s="14" t="inlineStr">
+        <is>
+          <t>Попугай малиновый 6-7 см (П0772)</t>
+        </is>
+      </c>
+      <c r="C54" s="15" t="n">
+        <v>1521</v>
+      </c>
+      <c r="D54" s="16" t="n"/>
+      <c r="E54" s="17">
+        <f>ROUND(C54*D54,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B55" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома Блю Демпси 3-4 см (П1820)</t>
+        </is>
+      </c>
+      <c r="C55" s="10" t="n">
+        <v>681</v>
+      </c>
+      <c r="D55" s="11" t="n"/>
+      <c r="E55" s="12">
+        <f>ROUND(C55*D55,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="13" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B56" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома бриллиантовая 4-5 см (РБ615)</t>
+        </is>
+      </c>
+      <c r="C56" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D56" s="16" t="n"/>
+      <c r="E56" s="17">
+        <f>ROUND(C56*D56,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="8" t="inlineStr">
+        <is>
+          <t>Американские Цихлиды</t>
+        </is>
+      </c>
+      <c r="B57" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома никарагуанская 4-5 см (П1714)</t>
+        </is>
+      </c>
+      <c r="C57" s="10" t="n">
         <v>105</v>
       </c>
-      <c r="D48" s="11" t="n"/>
-[...6 lines deleted...]
-      <c r="A49" s="13" t="inlineStr">
+      <c r="D57" s="11" t="n"/>
+      <c r="E57" s="12">
+        <f>ROUND(C57*D57,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B49" s="14" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A50" s="8" t="inlineStr">
+      <c r="B58" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома никарагуанская 6-7 см (П1845)</t>
+        </is>
+      </c>
+      <c r="C58" s="15" t="n">
+        <v>337</v>
+      </c>
+      <c r="D58" s="16" t="n"/>
+      <c r="E58" s="17">
+        <f>ROUND(C58*D58,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B50" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A51" s="13" t="inlineStr">
+      <c r="B59" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома никарагуанская 8-9 см (П6001)</t>
+        </is>
+      </c>
+      <c r="C59" s="10" t="n">
+        <v>721</v>
+      </c>
+      <c r="D59" s="11" t="n"/>
+      <c r="E59" s="12">
+        <f>ROUND(C59*D59,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B51" s="14" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A52" s="8" t="inlineStr">
+      <c r="B60" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома Феста 3-4 см (П0841)</t>
+        </is>
+      </c>
+      <c r="C60" s="15" t="n">
+        <v>561</v>
+      </c>
+      <c r="D60" s="16" t="n"/>
+      <c r="E60" s="17">
+        <f>ROUND(C60*D60,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B52" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A53" s="13" t="inlineStr">
+      <c r="B61" s="9" t="inlineStr">
+        <is>
+          <t>Цихлазома Феста 4-5 см (П9012)</t>
+        </is>
+      </c>
+      <c r="C61" s="10" t="n">
+        <v>673</v>
+      </c>
+      <c r="D61" s="11" t="n"/>
+      <c r="E61" s="12">
+        <f>ROUND(C61*D61,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="13" t="inlineStr">
         <is>
           <t>Американские Цихлиды</t>
         </is>
       </c>
-      <c r="B53" s="14" t="inlineStr">
-[...188 lines deleted...]
-      <c r="E62" s="12">
+      <c r="B62" s="14" t="inlineStr">
+        <is>
+          <t>Цихлазома цитроновая 14-16 см (П9058)</t>
+        </is>
+      </c>
+      <c r="C62" s="15" t="n">
+        <v>801</v>
+      </c>
+      <c r="D62" s="16" t="n"/>
+      <c r="E62" s="17">
         <f>ROUND(C62*D62,0)</f>
         <v/>
       </c>
     </row>
-    <row r="63">
-[...17 lines deleted...]
-      </c>
+    <row r="63" ht="22.5" customHeight="1">
+      <c r="A63" s="7" t="inlineStr">
+        <is>
+          <t>Экзотика</t>
+        </is>
+      </c>
+      <c r="B63" s="3" t="n"/>
+      <c r="C63" s="3" t="n"/>
+      <c r="D63" s="3" t="n"/>
+      <c r="E63" s="3" t="n"/>
     </row>
     <row r="64">
       <c r="A64" s="8" t="inlineStr">
         <is>
-          <t>Американские Цихлиды</t>
+          <t>Экзотика</t>
         </is>
       </c>
       <c r="B64" s="9" t="inlineStr">
         <is>
-          <t>Цихлазома никарагуанская 4-5 см (П1714)</t>
+          <t>Аргус зелёный 3-4 см (П2860)</t>
         </is>
       </c>
       <c r="C64" s="10" t="n">
-        <v>105</v>
+        <v>441</v>
       </c>
       <c r="D64" s="11" t="n"/>
       <c r="E64" s="12">
         <f>ROUND(C64*D64,0)</f>
         <v/>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="13" t="inlineStr">
         <is>
-          <t>Американские Цихлиды</t>
+          <t>Экзотика</t>
         </is>
       </c>
       <c r="B65" s="14" t="inlineStr">
         <is>
-          <t>Цихлазома никарагуанская 6-7 см (П1845)</t>
+          <t>Аргус красный 4-5 см (П0878)</t>
         </is>
       </c>
       <c r="C65" s="15" t="n">
-        <v>337</v>
+        <v>945</v>
       </c>
       <c r="D65" s="16" t="n"/>
       <c r="E65" s="17">
         <f>ROUND(C65*D65,0)</f>
         <v/>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="8" t="inlineStr">
         <is>
-          <t>Американские Цихлиды</t>
+          <t>Экзотика</t>
         </is>
       </c>
       <c r="B66" s="9" t="inlineStr">
         <is>
-          <t>Цихлазома никарагуанская 8-9 см (П6001)</t>
+          <t>Аргус серебряный [Селенотока] 4-5 см (F5142)</t>
         </is>
       </c>
       <c r="C66" s="10" t="n">
-        <v>721</v>
+        <v>681</v>
       </c>
       <c r="D66" s="11" t="n"/>
       <c r="E66" s="12">
         <f>ROUND(C66*D66,0)</f>
         <v/>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="13" t="inlineStr">
         <is>
-          <t>Американские Цихлиды</t>
+          <t>Экзотика</t>
         </is>
       </c>
       <c r="B67" s="14" t="inlineStr">
         <is>
-          <t>Цихлазома Феста 3-4 см (П0841)</t>
+          <t>Аргус серебряный [Селенотока] 5-6 см (П0985)</t>
         </is>
       </c>
       <c r="C67" s="15" t="n">
-        <v>561</v>
+        <v>801</v>
       </c>
       <c r="D67" s="16" t="n"/>
       <c r="E67" s="17">
         <f>ROUND(C67*D67,0)</f>
         <v/>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="8" t="inlineStr">
         <is>
-          <t>Американские Цихлиды</t>
+          <t>Экзотика</t>
         </is>
       </c>
       <c r="B68" s="9" t="inlineStr">
         <is>
-          <t>Цихлазома Феста 4-5 см (П9012)</t>
+          <t>Арована серебряная альбинос 7-8 см (П8969)</t>
         </is>
       </c>
       <c r="C68" s="10" t="n">
-        <v>673</v>
+        <v>6321</v>
       </c>
       <c r="D68" s="11" t="n"/>
       <c r="E68" s="12">
         <f>ROUND(C68*D68,0)</f>
         <v/>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="13" t="inlineStr">
         <is>
-          <t>Американские Цихлиды</t>
+          <t>Экзотика</t>
         </is>
       </c>
       <c r="B69" s="14" t="inlineStr">
         <is>
-          <t>Цихлазома Элиота 3-4 см (П6857)</t>
+          <t>Бадис красный 1,5-1,8 см (П0768)</t>
         </is>
       </c>
       <c r="C69" s="15" t="n">
-        <v>73</v>
+        <v>289</v>
       </c>
       <c r="D69" s="16" t="n"/>
       <c r="E69" s="17">
         <f>ROUND(C69*D69,0)</f>
         <v/>
       </c>
     </row>
-    <row r="70" ht="22.5" customHeight="1">
-      <c r="A70" s="7" t="inlineStr">
+    <row r="70">
+      <c r="A70" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B70" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E70" s="3" t="n"/>
+      <c r="B70" s="9" t="inlineStr">
+        <is>
+          <t>Бадис тигровый 1,5-1,8 см (П9015)</t>
+        </is>
+      </c>
+      <c r="C70" s="10" t="n">
+        <v>313</v>
+      </c>
+      <c r="D70" s="11" t="n"/>
+      <c r="E70" s="12">
+        <f>ROUND(C70*D70,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="71">
-      <c r="A71" s="8" t="inlineStr">
+      <c r="A71" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B71" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E71" s="12">
+      <c r="B71" s="14" t="inlineStr">
+        <is>
+          <t>Бычок-пчёлка 2-2,5 см (П8893)</t>
+        </is>
+      </c>
+      <c r="C71" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D71" s="16" t="n"/>
+      <c r="E71" s="17">
         <f>ROUND(C71*D71,0)</f>
         <v/>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="13" t="inlineStr">
+      <c r="A72" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B72" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E72" s="17">
+      <c r="B72" s="9" t="inlineStr">
+        <is>
+          <t>Змееголов сп.Кобальтовый 18-20 см (П8666)</t>
+        </is>
+      </c>
+      <c r="C72" s="10" t="n">
+        <v>4881</v>
+      </c>
+      <c r="D72" s="11" t="n"/>
+      <c r="E72" s="12">
         <f>ROUND(C72*D72,0)</f>
         <v/>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="8" t="inlineStr">
+      <c r="A73" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B73" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E73" s="12">
+      <c r="B73" s="14" t="inlineStr">
+        <is>
+          <t>Копелла Арнольди 2,5-3 см (П8980)</t>
+        </is>
+      </c>
+      <c r="C73" s="15" t="n">
+        <v>401</v>
+      </c>
+      <c r="D73" s="16" t="n"/>
+      <c r="E73" s="17">
         <f>ROUND(C73*D73,0)</f>
         <v/>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="13" t="inlineStr">
+      <c r="A74" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B74" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E74" s="17">
+      <c r="B74" s="9" t="inlineStr">
+        <is>
+          <t>Лягушка карликовая Тигровая 2-2,5 см (П8118)</t>
+        </is>
+      </c>
+      <c r="C74" s="10" t="n">
+        <v>63</v>
+      </c>
+      <c r="D74" s="11" t="n"/>
+      <c r="E74" s="12">
         <f>ROUND(C74*D74,0)</f>
         <v/>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="8" t="inlineStr">
+      <c r="A75" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B75" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E75" s="12">
+      <c r="B75" s="14" t="inlineStr">
+        <is>
+          <t>Лягушка шпорцевая 3-4 см (П3365)</t>
+        </is>
+      </c>
+      <c r="C75" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D75" s="16" t="n"/>
+      <c r="E75" s="17">
         <f>ROUND(C75*D75,0)</f>
         <v/>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="13" t="inlineStr">
+      <c r="A76" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B76" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E76" s="17">
+      <c r="B76" s="9" t="inlineStr">
+        <is>
+          <t>Мечерот 15-17 см (П9060)</t>
+        </is>
+      </c>
+      <c r="C76" s="10" t="n">
+        <v>1041</v>
+      </c>
+      <c r="D76" s="11" t="n"/>
+      <c r="E76" s="12">
         <f>ROUND(C76*D76,0)</f>
         <v/>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="8" t="inlineStr">
+      <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B77" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E77" s="12">
+      <c r="B77" s="14" t="inlineStr">
+        <is>
+          <t>Монодактилус серебряный 3-4 см (П1870)</t>
+        </is>
+      </c>
+      <c r="C77" s="15" t="n">
+        <v>1009</v>
+      </c>
+      <c r="D77" s="16" t="n"/>
+      <c r="E77" s="17">
         <f>ROUND(C77*D77,0)</f>
         <v/>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="13" t="inlineStr">
+      <c r="A78" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B78" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E78" s="17">
+      <c r="B78" s="9" t="inlineStr">
+        <is>
+          <t>Нож индийский 8-9 см (F4143)</t>
+        </is>
+      </c>
+      <c r="C78" s="10" t="n">
+        <v>553</v>
+      </c>
+      <c r="D78" s="11" t="n"/>
+      <c r="E78" s="12">
         <f>ROUND(C78*D78,0)</f>
         <v/>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="8" t="inlineStr">
+      <c r="A79" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B79" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E79" s="12">
+      <c r="B79" s="14" t="inlineStr">
+        <is>
+          <t>Нотобранхиус Гюнтера [пара] 3-4 см (П1590)</t>
+        </is>
+      </c>
+      <c r="C79" s="15" t="n">
+        <v>161</v>
+      </c>
+      <c r="D79" s="16" t="n"/>
+      <c r="E79" s="17">
         <f>ROUND(C79*D79,0)</f>
         <v/>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="13" t="inlineStr">
+      <c r="A80" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B80" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E80" s="17">
+      <c r="B80" s="9" t="inlineStr">
+        <is>
+          <t>Нотобранхиус Кортхаус [пара] 2-2,5 см (П9061)</t>
+        </is>
+      </c>
+      <c r="C80" s="10" t="n">
+        <v>161</v>
+      </c>
+      <c r="D80" s="11" t="n"/>
+      <c r="E80" s="12">
         <f>ROUND(C80*D80,0)</f>
         <v/>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="8" t="inlineStr">
+      <c r="A81" s="13" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B81" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E81" s="12">
+      <c r="B81" s="14" t="inlineStr">
+        <is>
+          <t>Тетраодон восьмёрочный 5-6 см (П9046)</t>
+        </is>
+      </c>
+      <c r="C81" s="15" t="n">
+        <v>593</v>
+      </c>
+      <c r="D81" s="16" t="n"/>
+      <c r="E81" s="17">
         <f>ROUND(C81*D81,0)</f>
         <v/>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="13" t="inlineStr">
+      <c r="A82" s="8" t="inlineStr">
         <is>
           <t>Экзотика</t>
         </is>
       </c>
-      <c r="B82" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E82" s="17">
+      <c r="B82" s="9" t="inlineStr">
+        <is>
+          <t>Тетраодон зелёный 3-4 см (f4146)</t>
+        </is>
+      </c>
+      <c r="C82" s="10" t="n">
+        <v>241</v>
+      </c>
+      <c r="D82" s="11" t="n"/>
+      <c r="E82" s="12">
         <f>ROUND(C82*D82,0)</f>
         <v/>
       </c>
     </row>
-    <row r="83">
-[...17 lines deleted...]
-      </c>
+    <row r="83" ht="22.5" customHeight="1">
+      <c r="A83" s="7" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B83" s="3" t="n"/>
+      <c r="C83" s="3" t="n"/>
+      <c r="D83" s="3" t="n"/>
+      <c r="E83" s="3" t="n"/>
     </row>
     <row r="84">
-      <c r="A84" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E84" s="17">
+      <c r="A84" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B84" s="9" t="inlineStr">
+        <is>
+          <t>Боелка Фредкоха 2,5-3 см (П8825)</t>
+        </is>
+      </c>
+      <c r="C84" s="10" t="n">
+        <v>89</v>
+      </c>
+      <c r="D84" s="11" t="n"/>
+      <c r="E84" s="12">
         <f>ROUND(C84*D84,0)</f>
         <v/>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E85" s="12">
+      <c r="A85" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B85" s="14" t="inlineStr">
+        <is>
+          <t>Лепоринус Ньяссена 4-5 см (П8256)</t>
+        </is>
+      </c>
+      <c r="C85" s="15" t="n">
+        <v>1002</v>
+      </c>
+      <c r="D85" s="16" t="n"/>
+      <c r="E85" s="17">
         <f>ROUND(C85*D85,0)</f>
         <v/>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E86" s="17">
+      <c r="A86" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B86" s="9" t="inlineStr">
+        <is>
+          <t>Лепоринус Штейермарк 4-5 см (П8257)</t>
+        </is>
+      </c>
+      <c r="C86" s="10" t="n">
+        <v>716</v>
+      </c>
+      <c r="D86" s="11" t="n"/>
+      <c r="E86" s="12">
         <f>ROUND(C86*D86,0)</f>
         <v/>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E87" s="12">
+      <c r="A87" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B87" s="14" t="inlineStr">
+        <is>
+          <t>Метиннис "Полосатый Тигровый" 6-7 см (П8936)</t>
+        </is>
+      </c>
+      <c r="C87" s="15" t="n">
+        <v>1665</v>
+      </c>
+      <c r="D87" s="16" t="n"/>
+      <c r="E87" s="17">
         <f>ROUND(C87*D87,0)</f>
         <v/>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E88" s="17">
+      <c r="A88" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B88" s="9" t="inlineStr">
+        <is>
+          <t>Милеус Тернетци 7-8 см (П8803)</t>
+        </is>
+      </c>
+      <c r="C88" s="10" t="n">
+        <v>1348</v>
+      </c>
+      <c r="D88" s="11" t="n"/>
+      <c r="E88" s="12">
         <f>ROUND(C88*D88,0)</f>
         <v/>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E89" s="12">
+      <c r="A89" s="13" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B89" s="14" t="inlineStr">
+        <is>
+          <t>Милеус Шомбургка 4-5 см (П6964)</t>
+        </is>
+      </c>
+      <c r="C89" s="15" t="n">
+        <v>796</v>
+      </c>
+      <c r="D89" s="16" t="n"/>
+      <c r="E89" s="17">
         <f>ROUND(C89*D89,0)</f>
         <v/>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E90" s="17">
+      <c r="A90" s="8" t="inlineStr">
+        <is>
+          <t>Харациновые</t>
+        </is>
+      </c>
+      <c r="B90" s="9" t="inlineStr">
+        <is>
+          <t>Милеус Шомбургка сп.Черничный 4-5 см (П8935)</t>
+        </is>
+      </c>
+      <c r="C90" s="10" t="n">
+        <v>1673</v>
+      </c>
+      <c r="D90" s="11" t="n"/>
+      <c r="E90" s="12">
         <f>ROUND(C90*D90,0)</f>
         <v/>
       </c>
     </row>
-    <row r="91" ht="22.5" customHeight="1">
-      <c r="A91" s="7" t="inlineStr">
+    <row r="91">
+      <c r="A91" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
-      <c r="B91" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E91" s="3" t="n"/>
+      <c r="B91" s="14" t="inlineStr">
+        <is>
+          <t>Минор вуалевый 2-2,5 см (П4497)</t>
+        </is>
+      </c>
+      <c r="C91" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D91" s="16" t="n"/>
+      <c r="E91" s="17">
+        <f>ROUND(C91*D91,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="92">
       <c r="A92" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B92" s="9" t="inlineStr">
         <is>
-          <t>Боелка Фредкоха 2,5-3 см (П8825)</t>
+          <t>Наностомус Бекфорда Красный 2,5-3 см (П8147)</t>
         </is>
       </c>
       <c r="C92" s="10" t="n">
-        <v>89</v>
+        <v>154</v>
       </c>
       <c r="D92" s="11" t="n"/>
       <c r="E92" s="12">
         <f>ROUND(C92*D92,0)</f>
         <v/>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B93" s="14" t="inlineStr">
         <is>
-          <t>Кардинал золотой 2,5-3 см (П8966)</t>
+          <t>Неон голубой 2-2,5 см (f3551)</t>
         </is>
       </c>
       <c r="C93" s="15" t="n">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D93" s="16" t="n"/>
       <c r="E93" s="17">
         <f>ROUND(C93*D93,0)</f>
         <v/>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B94" s="9" t="inlineStr">
         <is>
-          <t>Лепоринус Ньяссена 4-5 см (П8256)</t>
+          <t>Орнатус 2-2,5 см (П4414)</t>
         </is>
       </c>
       <c r="C94" s="10" t="n">
-        <v>1002</v>
+        <v>49</v>
       </c>
       <c r="D94" s="11" t="n"/>
       <c r="E94" s="12">
         <f>ROUND(C94*D94,0)</f>
         <v/>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B95" s="14" t="inlineStr">
         <is>
-          <t>Лепоринус Штейермарк 4-5 см (П8257)</t>
+          <t>Орнатус белоплавничный 2,5-3 см (П6670)</t>
         </is>
       </c>
       <c r="C95" s="15" t="n">
-        <v>716</v>
+        <v>65</v>
       </c>
       <c r="D95" s="16" t="n"/>
       <c r="E95" s="17">
         <f>ROUND(C95*D95,0)</f>
         <v/>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B96" s="9" t="inlineStr">
         <is>
-          <t>Метиннис "Полосатый Тигровый" 5-6 см (П8937)</t>
+          <t>Паку альбинос 9-10 см (П8192)</t>
         </is>
       </c>
       <c r="C96" s="10" t="n">
-        <v>1425</v>
+        <v>721</v>
       </c>
       <c r="D96" s="11" t="n"/>
       <c r="E96" s="12">
         <f>ROUND(C96*D96,0)</f>
         <v/>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B97" s="14" t="inlineStr">
         <is>
-          <t>Метиннис "Полосатый Тигровый" 6-7 см (П8936)</t>
+          <t>Паку красный 4-5 см (П7518)</t>
         </is>
       </c>
       <c r="C97" s="15" t="n">
-        <v>1665</v>
+        <v>193</v>
       </c>
       <c r="D97" s="16" t="n"/>
       <c r="E97" s="17">
         <f>ROUND(C97*D97,0)</f>
         <v/>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B98" s="9" t="inlineStr">
         <is>
-          <t>Микрорасбора Галактика [местная] 1,8-2 см (П5546)</t>
+          <t>Пристелла 2-2,5 см (F4409)</t>
         </is>
       </c>
       <c r="C98" s="10" t="n">
-        <v>137</v>
+        <v>20</v>
       </c>
       <c r="D98" s="11" t="n"/>
       <c r="E98" s="12">
         <f>ROUND(C98*D98,0)</f>
         <v/>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B99" s="14" t="inlineStr">
         <is>
-          <t>Милеус Тернетци 7-8 см (П8803)</t>
+          <t>Пристелла жёлтая 2-2,5 см (П6752)</t>
         </is>
       </c>
       <c r="C99" s="15" t="n">
-        <v>1348</v>
+        <v>20</v>
       </c>
       <c r="D99" s="16" t="n"/>
       <c r="E99" s="17">
         <f>ROUND(C99*D99,0)</f>
         <v/>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B100" s="9" t="inlineStr">
         <is>
-          <t>Милеус Шомбургка 4-5 см (П6964)</t>
+          <t>Расбора земляничная 1,5-1,8 см (П2184)</t>
         </is>
       </c>
       <c r="C100" s="10" t="n">
-        <v>796</v>
+        <v>121</v>
       </c>
       <c r="D100" s="11" t="n"/>
       <c r="E100" s="12">
         <f>ROUND(C100*D100,0)</f>
         <v/>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B101" s="14" t="inlineStr">
         <is>
-          <t>Милеус Шомбургка сп.Черничный 4-5 см (П8935)</t>
+          <t>Расбора светлячок 1,5-1,8 см (П8958)</t>
         </is>
       </c>
       <c r="C101" s="15" t="n">
-        <v>1673</v>
+        <v>121</v>
       </c>
       <c r="D101" s="16" t="n"/>
       <c r="E101" s="17">
         <f>ROUND(C101*D101,0)</f>
         <v/>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B102" s="9" t="inlineStr">
         <is>
-          <t>Минор вуалевый 2-2,5 см (П4497)</t>
+          <t>Расбора трёхлинейная 3-4 см (П0394)</t>
         </is>
       </c>
       <c r="C102" s="10" t="n">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D102" s="11" t="n"/>
       <c r="E102" s="12">
         <f>ROUND(C102*D102,0)</f>
         <v/>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B103" s="14" t="inlineStr">
         <is>
-          <t>Наностомус Бекфорда Красный 2,5-3 см (П8147)</t>
+          <t>Расбора эспей 2-2,5 см (П8896)</t>
         </is>
       </c>
       <c r="C103" s="15" t="n">
-        <v>154</v>
+        <v>73</v>
       </c>
       <c r="D103" s="16" t="n"/>
       <c r="E103" s="17">
         <f>ROUND(C103*D103,0)</f>
         <v/>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B104" s="9" t="inlineStr">
         <is>
-          <t>Неон голубой 1,8-2 см (П1272)</t>
+          <t>Тернеция белая 3-4 см (П4821)</t>
         </is>
       </c>
       <c r="C104" s="10" t="n">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D104" s="11" t="n"/>
       <c r="E104" s="12">
         <f>ROUND(C104*D104,0)</f>
         <v/>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B105" s="14" t="inlineStr">
         <is>
-          <t>Неон красный 1,8-2 см (П5416)</t>
+          <t>Тернеция чёрная 2,5-3 см (Р9247)</t>
         </is>
       </c>
       <c r="C105" s="15" t="n">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="D105" s="16" t="n"/>
       <c r="E105" s="17">
         <f>ROUND(C105*D105,0)</f>
         <v/>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B106" s="9" t="inlineStr">
         <is>
-          <t>Нотропсис Радужный 3-4 см (П8243)</t>
+          <t>Тетра бриллиантовая 2,5-3 см (П5976)</t>
         </is>
       </c>
       <c r="C106" s="10" t="n">
-        <v>546</v>
+        <v>89</v>
       </c>
       <c r="D106" s="11" t="n"/>
       <c r="E106" s="12">
         <f>ROUND(C106*D106,0)</f>
         <v/>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B107" s="14" t="inlineStr">
         <is>
-          <t>Орнатус 3-4 см (ра463)</t>
+          <t>Тетра бриллиантовая 3-4 см (П9030)</t>
         </is>
       </c>
       <c r="C107" s="15" t="n">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="D107" s="16" t="n"/>
       <c r="E107" s="17">
         <f>ROUND(C107*D107,0)</f>
         <v/>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B108" s="9" t="inlineStr">
         <is>
-          <t>Орнатус белоплавничный 2,5-3 см (П6670)</t>
+          <t>Тетра колумбийская 4-5 см (П6947)</t>
         </is>
       </c>
       <c r="C108" s="10" t="n">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D108" s="11" t="n"/>
       <c r="E108" s="12">
         <f>ROUND(C108*D108,0)</f>
         <v/>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B109" s="14" t="inlineStr">
         <is>
-          <t>Паку альбинос 9-10 см (П8192)</t>
+          <t>Тетра Коста 3-4 см (П7228)</t>
         </is>
       </c>
       <c r="C109" s="15" t="n">
-        <v>721</v>
+        <v>41</v>
       </c>
       <c r="D109" s="16" t="n"/>
       <c r="E109" s="17">
         <f>ROUND(C109*D109,0)</f>
         <v/>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B110" s="9" t="inlineStr">
         <is>
-          <t>Паку красный 4-5 см (П7518)</t>
+          <t>Тетра лимонная 2-2,5 см (F4416)</t>
         </is>
       </c>
       <c r="C110" s="10" t="n">
-        <v>193</v>
+        <v>65</v>
       </c>
       <c r="D110" s="11" t="n"/>
       <c r="E110" s="12">
         <f>ROUND(C110*D110,0)</f>
         <v/>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B111" s="14" t="inlineStr">
         <is>
-          <t>Пристелла жёлтая 2-2,5 см (П6752)</t>
+          <t>Тетра стеклянная 3-4 см (П7006)</t>
         </is>
       </c>
       <c r="C111" s="15" t="n">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="D111" s="16" t="n"/>
       <c r="E111" s="17">
         <f>ROUND(C111*D111,0)</f>
         <v/>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B112" s="9" t="inlineStr">
         <is>
-          <t>Расбора земляничная 1,5-1,8 см (П2184)</t>
+          <t>Тетрагоноптерус золотой 4-5 см (п6468)</t>
         </is>
       </c>
       <c r="C112" s="10" t="n">
-        <v>121</v>
+        <v>41</v>
       </c>
       <c r="D112" s="11" t="n"/>
       <c r="E112" s="12">
         <f>ROUND(C112*D112,0)</f>
         <v/>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B113" s="14" t="inlineStr">
         <is>
-          <t>Расбора светлячок 1,5-1,8 см (П8958)</t>
+          <t>Фантом золотой 2,5-3 см (П8162)</t>
         </is>
       </c>
       <c r="C113" s="15" t="n">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="D113" s="16" t="n"/>
       <c r="E113" s="17">
         <f>ROUND(C113*D113,0)</f>
         <v/>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B114" s="9" t="inlineStr">
         <is>
-          <t>Расбора трёхлинейная 3-4 см (П0394)</t>
+          <t>Фантом черный 2,5-3 см (П6728)</t>
         </is>
       </c>
       <c r="C114" s="10" t="n">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D114" s="11" t="n"/>
       <c r="E114" s="12">
         <f>ROUND(C114*D114,0)</f>
         <v/>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B115" s="14" t="inlineStr">
         <is>
-          <t>Расбора эспей 1,8-2 см (П0217)</t>
+          <t>Филомена дисковая 1,8-2 см (П6140)</t>
         </is>
       </c>
       <c r="C115" s="15" t="n">
         <v>73</v>
       </c>
       <c r="D115" s="16" t="n"/>
       <c r="E115" s="17">
         <f>ROUND(C115*D115,0)</f>
         <v/>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="8" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B116" s="9" t="inlineStr">
         <is>
-          <t>Тетра бриллиантовая 2,5-3 см (П5976)</t>
+          <t>Эритрозонус 2,5-3 см (П5199)</t>
         </is>
       </c>
       <c r="C116" s="10" t="n">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="D116" s="11" t="n"/>
       <c r="E116" s="12">
         <f>ROUND(C116*D116,0)</f>
         <v/>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="13" t="inlineStr">
         <is>
           <t>Харациновые</t>
         </is>
       </c>
       <c r="B117" s="14" t="inlineStr">
         <is>
-          <t>Тетра колумбийская 4-5 см (П6947)</t>
+          <t>Эритрозонус альбинос 2-2,5 см (Р1826)</t>
         </is>
       </c>
       <c r="C117" s="15" t="n">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D117" s="16" t="n"/>
       <c r="E117" s="17">
         <f>ROUND(C117*D117,0)</f>
         <v/>
       </c>
     </row>
-    <row r="118">
-[...17 lines deleted...]
-      </c>
+    <row r="118" ht="22.5" customHeight="1">
+      <c r="A118" s="7" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B118" s="3" t="n"/>
+      <c r="C118" s="3" t="n"/>
+      <c r="D118" s="3" t="n"/>
+      <c r="E118" s="3" t="n"/>
     </row>
     <row r="119">
-      <c r="A119" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E119" s="17">
+      <c r="A119" s="8" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B119" s="9" t="inlineStr">
+        <is>
+          <t>L201 гипанциструс "Инспектор" [Сом]  5-6 см (П8164)</t>
+        </is>
+      </c>
+      <c r="C119" s="10" t="n">
+        <v>5601</v>
+      </c>
+      <c r="D119" s="11" t="n"/>
+      <c r="E119" s="12">
         <f>ROUND(C119*D119,0)</f>
         <v/>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E120" s="12">
+      <c r="A120" s="13" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B120" s="14" t="inlineStr">
+        <is>
+          <t>Агамикс звёздчатый 3-4 см (П5945)</t>
+        </is>
+      </c>
+      <c r="C120" s="15" t="n">
+        <v>233</v>
+      </c>
+      <c r="D120" s="16" t="n"/>
+      <c r="E120" s="17">
         <f>ROUND(C120*D120,0)</f>
         <v/>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E121" s="17">
+      <c r="A121" s="8" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B121" s="9" t="inlineStr">
+        <is>
+          <t>Агамикс звёздчатый 4-5 см (Р5361)</t>
+        </is>
+      </c>
+      <c r="C121" s="10" t="n">
+        <v>273</v>
+      </c>
+      <c r="D121" s="11" t="n"/>
+      <c r="E121" s="12">
         <f>ROUND(C121*D121,0)</f>
         <v/>
       </c>
     </row>
     <row r="122">
-      <c r="A122" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E122" s="12">
+      <c r="A122" s="13" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B122" s="14" t="inlineStr">
+        <is>
+          <t>Акула пресноводная 3-4 см (П2747)</t>
+        </is>
+      </c>
+      <c r="C122" s="15" t="n">
+        <v>353</v>
+      </c>
+      <c r="D122" s="16" t="n"/>
+      <c r="E122" s="17">
         <f>ROUND(C122*D122,0)</f>
         <v/>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E123" s="17">
+      <c r="A123" s="8" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B123" s="9" t="inlineStr">
+        <is>
+          <t>Анциструс 4-5 см (П0110)</t>
+        </is>
+      </c>
+      <c r="C123" s="10" t="n">
+        <v>193</v>
+      </c>
+      <c r="D123" s="11" t="n"/>
+      <c r="E123" s="12">
         <f>ROUND(C123*D123,0)</f>
         <v/>
       </c>
     </row>
     <row r="124">
-      <c r="A124" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E124" s="12">
+      <c r="A124" s="13" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B124" s="14" t="inlineStr">
+        <is>
+          <t>Анциструс L144 "Снежок" [сом] 2,5-3 см (П8389)</t>
+        </is>
+      </c>
+      <c r="C124" s="15" t="n">
+        <v>353</v>
+      </c>
+      <c r="D124" s="16" t="n"/>
+      <c r="E124" s="17">
         <f>ROUND(C124*D124,0)</f>
         <v/>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E125" s="17">
+      <c r="A125" s="8" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B125" s="9" t="inlineStr">
+        <is>
+          <t>Анциструс лимонный 3-4 см (П5254)</t>
+        </is>
+      </c>
+      <c r="C125" s="10" t="n">
+        <v>153</v>
+      </c>
+      <c r="D125" s="11" t="n"/>
+      <c r="E125" s="12">
         <f>ROUND(C125*D125,0)</f>
         <v/>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E126" s="12">
+      <c r="A126" s="13" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B126" s="14" t="inlineStr">
+        <is>
+          <t>Анциструс Супер Ред 3-4 см (П3087)</t>
+        </is>
+      </c>
+      <c r="C126" s="15" t="n">
+        <v>225</v>
+      </c>
+      <c r="D126" s="16" t="n"/>
+      <c r="E126" s="17">
         <f>ROUND(C126*D126,0)</f>
         <v/>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E127" s="17">
+      <c r="A127" s="8" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B127" s="9" t="inlineStr">
+        <is>
+          <t>Анциструс черепаховый 3-4 см (П6529)</t>
+        </is>
+      </c>
+      <c r="C127" s="10" t="n">
+        <v>225</v>
+      </c>
+      <c r="D127" s="11" t="n"/>
+      <c r="E127" s="12">
         <f>ROUND(C127*D127,0)</f>
         <v/>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E128" s="12">
+      <c r="A128" s="13" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B128" s="14" t="inlineStr">
+        <is>
+          <t>Коридорас Венесуэла Оранж 2-2,5 см (П8735)</t>
+        </is>
+      </c>
+      <c r="C128" s="15" t="n">
+        <v>129</v>
+      </c>
+      <c r="D128" s="16" t="n"/>
+      <c r="E128" s="17">
         <f>ROUND(C128*D128,0)</f>
         <v/>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E129" s="17">
+      <c r="A129" s="8" t="inlineStr">
+        <is>
+          <t>Сомы</t>
+        </is>
+      </c>
+      <c r="B129" s="9" t="inlineStr">
+        <is>
+          <t>Коридорас Зигатус 2-2,5 см (П8356)</t>
+        </is>
+      </c>
+      <c r="C129" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="D129" s="11" t="n"/>
+      <c r="E129" s="12">
         <f>ROUND(C129*D129,0)</f>
         <v/>
       </c>
     </row>
-    <row r="130" ht="22.5" customHeight="1">
-      <c r="A130" s="7" t="inlineStr">
+    <row r="130">
+      <c r="A130" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
-      <c r="B130" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E130" s="3" t="n"/>
+      <c r="B130" s="14" t="inlineStr">
+        <is>
+          <t>Пангасиус 5-6 см (П1530           )</t>
+        </is>
+      </c>
+      <c r="C130" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D130" s="16" t="n"/>
+      <c r="E130" s="17">
+        <f>ROUND(C130*D130,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="131">
       <c r="A131" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B131" s="9" t="inlineStr">
         <is>
-          <t>L201 гипанциструс "Инспектор" [Сом]  5-6 см (П8164)</t>
+          <t>Пангасиус альбинос 4-5 см (Р0739)</t>
         </is>
       </c>
       <c r="C131" s="10" t="n">
-        <v>5601</v>
+        <v>201</v>
       </c>
       <c r="D131" s="11" t="n"/>
       <c r="E131" s="12">
         <f>ROUND(C131*D131,0)</f>
         <v/>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B132" s="14" t="inlineStr">
         <is>
-          <t>Агамикс звёздчатый 3-4 см (П5945)</t>
+          <t>Синодонтис вуалевый 4-5 см (П1505)</t>
         </is>
       </c>
       <c r="C132" s="15" t="n">
-        <v>233</v>
+        <v>153</v>
       </c>
       <c r="D132" s="16" t="n"/>
       <c r="E132" s="17">
         <f>ROUND(C132*D132,0)</f>
         <v/>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B133" s="9" t="inlineStr">
         <is>
-          <t>Анциструс 2,5-3 см (рг329)</t>
+          <t>Сом Павлиний глаз 5-6 см (Р1313)</t>
         </is>
       </c>
       <c r="C133" s="10" t="n">
-        <v>73</v>
+        <v>265</v>
       </c>
       <c r="D133" s="11" t="n"/>
       <c r="E133" s="12">
         <f>ROUND(C133*D133,0)</f>
         <v/>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B134" s="14" t="inlineStr">
         <is>
-          <t>Анциструс 3-4 см (П3114)</t>
+          <t>Сом стеклянный 5-7 см (П8928)</t>
         </is>
       </c>
       <c r="C134" s="15" t="n">
-        <v>105</v>
+        <v>425</v>
       </c>
       <c r="D134" s="16" t="n"/>
       <c r="E134" s="17">
         <f>ROUND(C134*D134,0)</f>
         <v/>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
-          <t>Анциструс лимонный 2,5-3 см (П8540)</t>
+          <t>Сомик золотистый 2,5-3 см (П5685)</t>
         </is>
       </c>
       <c r="C135" s="10" t="n">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D135" s="11" t="n"/>
       <c r="E135" s="12">
         <f>ROUND(C135*D135,0)</f>
         <v/>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B136" s="14" t="inlineStr">
         <is>
-          <t>Анциструс лимонный 3-4 см (П5254)</t>
+          <t>Сомик золотистый 2-2,5 см (Р9250)</t>
         </is>
       </c>
       <c r="C136" s="15" t="n">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="D136" s="16" t="n"/>
       <c r="E136" s="17">
         <f>ROUND(C136*D136,0)</f>
         <v/>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B137" s="9" t="inlineStr">
         <is>
-          <t>Анциструс Супер Ред 3-4 см (П3087)</t>
+          <t>Сомик крапчатый 2-2,5 см (р9357)</t>
         </is>
       </c>
       <c r="C137" s="10" t="n">
-        <v>225</v>
+        <v>65</v>
       </c>
       <c r="D137" s="11" t="n"/>
       <c r="E137" s="12">
         <f>ROUND(C137*D137,0)</f>
         <v/>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B138" s="14" t="inlineStr">
         <is>
-          <t>Коридорас Венесуэла Оранж 2-2,5 см (П8735)</t>
+          <t>Сомик крапчатый вуалевый 2-2,5 см (П6458)</t>
         </is>
       </c>
       <c r="C138" s="15" t="n">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="D138" s="16" t="n"/>
       <c r="E138" s="17">
         <f>ROUND(C138*D138,0)</f>
         <v/>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B139" s="9" t="inlineStr">
         <is>
-          <t>Коридорас Зигатус 2-2,5 см (П8356)</t>
+          <t>Стурисома панамская 5-6 см (П3162)</t>
         </is>
       </c>
       <c r="C139" s="10" t="n">
-        <v>73</v>
+        <v>673</v>
       </c>
       <c r="D139" s="11" t="n"/>
       <c r="E139" s="12">
         <f>ROUND(C139*D139,0)</f>
         <v/>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="13" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B140" s="14" t="inlineStr">
         <is>
-          <t>Коридорас-пигмей 1,8-2 см (П8250)</t>
+          <t>Торакатум 3-4 см (П2887)</t>
         </is>
       </c>
       <c r="C140" s="15" t="n">
-        <v>97</v>
+        <v>153</v>
       </c>
       <c r="D140" s="16" t="n"/>
       <c r="E140" s="17">
         <f>ROUND(C140*D140,0)</f>
         <v/>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="8" t="inlineStr">
         <is>
           <t>Сомы</t>
         </is>
       </c>
       <c r="B141" s="9" t="inlineStr">
         <is>
-          <t>Плекостомус 4-5 см (д0733)</t>
+          <t>Фрактоцефалус краснохвостый 6-7 см (РБ975)</t>
         </is>
       </c>
       <c r="C141" s="10" t="n">
-        <v>169</v>
+        <v>721</v>
       </c>
       <c r="D141" s="11" t="n"/>
       <c r="E141" s="12">
         <f>ROUND(C141*D141,0)</f>
         <v/>
       </c>
     </row>
-    <row r="142">
-[...17 lines deleted...]
-      </c>
+    <row r="142" ht="22.5" customHeight="1">
+      <c r="A142" s="7" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B142" s="3" t="n"/>
+      <c r="C142" s="3" t="n"/>
+      <c r="D142" s="3" t="n"/>
+      <c r="E142" s="3" t="n"/>
     </row>
     <row r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
-          <t>Синодонтис Fantastic 4-5 см (П8931)</t>
+          <t>Вуалехвост ассорти 8-10 см (П0361)</t>
         </is>
       </c>
       <c r="C143" s="10" t="n">
-        <v>153</v>
+        <v>748</v>
       </c>
       <c r="D143" s="11" t="n"/>
       <c r="E143" s="12">
         <f>ROUND(C143*D143,0)</f>
         <v/>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="13" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B144" s="14" t="inlineStr">
         <is>
-          <t>Синодонтис Fantastic 5-6 см (П8932)</t>
+          <t>Вуалехвост ситцевый 4-5 см (П4213)</t>
         </is>
       </c>
       <c r="C144" s="15" t="n">
-        <v>185</v>
+        <v>244</v>
       </c>
       <c r="D144" s="16" t="n"/>
       <c r="E144" s="17">
         <f>ROUND(C144*D144,0)</f>
         <v/>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="8" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B145" s="9" t="inlineStr">
         <is>
-          <t>Синодонтис вуалевый 4-5 см (П1505)</t>
+          <t>Жемчужинка 4-5 см (д0706)</t>
         </is>
       </c>
       <c r="C145" s="10" t="n">
-        <v>153</v>
+        <v>451</v>
       </c>
       <c r="D145" s="11" t="n"/>
       <c r="E145" s="12">
         <f>ROUND(C145*D145,0)</f>
         <v/>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="13" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B146" s="14" t="inlineStr">
         <is>
-          <t>Синодонтис вуалевый 7-8 см (П6692)</t>
+          <t>Жемчужинка Корона 10-11 см (П9043)</t>
         </is>
       </c>
       <c r="C146" s="15" t="n">
-        <v>241</v>
+        <v>2321</v>
       </c>
       <c r="D146" s="16" t="n"/>
       <c r="E146" s="17">
         <f>ROUND(C146*D146,0)</f>
         <v/>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="8" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B147" s="9" t="inlineStr">
         <is>
-          <t>Сом Павлиний глаз 5-6 см (Р1313)</t>
+          <t>Жемчужинка Корона 8-9 см (РГ785)</t>
         </is>
       </c>
       <c r="C147" s="10" t="n">
-        <v>265</v>
+        <v>1601</v>
       </c>
       <c r="D147" s="11" t="n"/>
       <c r="E147" s="12">
         <f>ROUND(C147*D147,0)</f>
         <v/>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="13" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B148" s="14" t="inlineStr">
         <is>
-          <t>Сом стеклянный 5-7 см (П8928)</t>
+          <t>Жемчужинка Корона 9-10 см (П9044)</t>
         </is>
       </c>
       <c r="C148" s="15" t="n">
-        <v>425</v>
+        <v>1921</v>
       </c>
       <c r="D148" s="16" t="n"/>
       <c r="E148" s="17">
         <f>ROUND(C148*D148,0)</f>
         <v/>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="8" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B149" s="9" t="inlineStr">
         <is>
-          <t>Сомик золотистый вуалевый 2-2,5 см (П6918)</t>
+          <t>Карп Кои вуалевый ассорти 8-9 см [Таиланд] (П8975)</t>
         </is>
       </c>
       <c r="C149" s="10" t="n">
-        <v>73</v>
+        <v>937</v>
       </c>
       <c r="D149" s="11" t="n"/>
       <c r="E149" s="12">
         <f>ROUND(C149*D149,0)</f>
         <v/>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="13" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B150" s="14" t="inlineStr">
         <is>
-          <t>Сомик крапчатый 2-2,5 см (р9357)</t>
+          <t>Золотая рыбка [кормовая] 2,5-3 см (П9021)</t>
         </is>
       </c>
       <c r="C150" s="15" t="n">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="D150" s="16" t="n"/>
       <c r="E150" s="17">
         <f>ROUND(C150*D150,0)</f>
         <v/>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="8" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B151" s="9" t="inlineStr">
         <is>
-          <t>Сомик крапчатый 5-6 см (П4774)</t>
+          <t>Золотая рыбка [кормовая] 2-2,5 см (П9018)</t>
         </is>
       </c>
       <c r="C151" s="10" t="n">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="D151" s="11" t="n"/>
       <c r="E151" s="12">
         <f>ROUND(C151*D151,0)</f>
         <v/>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="13" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B152" s="14" t="inlineStr">
         <is>
-          <t>Сомик крапчатый альбинос вуалевый 2-2,5 см (П5443)</t>
+          <t>Золотая рыбка [кормовая] 3-4 см (П9062)</t>
         </is>
       </c>
       <c r="C152" s="15" t="n">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="D152" s="16" t="n"/>
       <c r="E152" s="17">
         <f>ROUND(C152*D152,0)</f>
         <v/>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="8" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B153" s="9" t="inlineStr">
         <is>
-          <t>Сомик крапчатый вуалевый 2-2,5 см (П6458)</t>
+          <t>Оранда ассорти 4-5 см (П8345)</t>
         </is>
       </c>
       <c r="C153" s="10" t="n">
-        <v>73</v>
+        <v>415</v>
       </c>
       <c r="D153" s="11" t="n"/>
       <c r="E153" s="12">
         <f>ROUND(C153*D153,0)</f>
         <v/>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="13" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B154" s="14" t="inlineStr">
         <is>
-          <t>Стурисома панамская 4-5 см (П7434)</t>
+          <t>Оранда ассорти 5-6 см (П4396)</t>
         </is>
       </c>
       <c r="C154" s="15" t="n">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="D154" s="16" t="n"/>
       <c r="E154" s="17">
         <f>ROUND(C154*D154,0)</f>
         <v/>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="8" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B155" s="9" t="inlineStr">
         <is>
-          <t>Стурисома панамская 6-7 см (П1702)</t>
+          <t>Оранда красная [импорт] 8-9 см (П8624)</t>
         </is>
       </c>
       <c r="C155" s="10" t="n">
-        <v>793</v>
+        <v>676</v>
       </c>
       <c r="D155" s="11" t="n"/>
       <c r="E155" s="12">
         <f>ROUND(C155*D155,0)</f>
         <v/>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="13" t="inlineStr">
         <is>
-          <t>Сомы</t>
+          <t>Золотые рыбки</t>
         </is>
       </c>
       <c r="B156" s="14" t="inlineStr">
         <is>
-          <t>Фрактоцефалус краснохвостый 5-6 см (П0998)</t>
+          <t>Оранда Львиноголовая ассорти [импорт] 10-11 см (П8948)</t>
         </is>
       </c>
       <c r="C156" s="15" t="n">
-        <v>721</v>
+        <v>4721</v>
       </c>
       <c r="D156" s="16" t="n"/>
       <c r="E156" s="17">
         <f>ROUND(C156*D156,0)</f>
         <v/>
       </c>
     </row>
-    <row r="157" ht="22.5" customHeight="1">
-      <c r="A157" s="7" t="inlineStr">
+    <row r="157">
+      <c r="A157" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B157" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E157" s="3" t="n"/>
+      <c r="B157" s="9" t="inlineStr">
+        <is>
+          <t>Оранда Триколор [импорт] 10-11 см (П8947)</t>
+        </is>
+      </c>
+      <c r="C157" s="10" t="n">
+        <v>4721</v>
+      </c>
+      <c r="D157" s="11" t="n"/>
+      <c r="E157" s="12">
+        <f>ROUND(C157*D157,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="158">
-      <c r="A158" s="8" t="inlineStr">
+      <c r="A158" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B158" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E158" s="12">
+      <c r="B158" s="14" t="inlineStr">
+        <is>
+          <t>Оранда Триколор [импорт] 9-10 см (П8114)</t>
+        </is>
+      </c>
+      <c r="C158" s="15" t="n">
+        <v>4401</v>
+      </c>
+      <c r="D158" s="16" t="n"/>
+      <c r="E158" s="17">
         <f>ROUND(C158*D158,0)</f>
         <v/>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="13" t="inlineStr">
+      <c r="A159" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B159" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E159" s="17">
+      <c r="B159" s="9" t="inlineStr">
+        <is>
+          <t>Оранда Хвост Роза красно-белая 12-15 см (П9039)</t>
+        </is>
+      </c>
+      <c r="C159" s="10" t="n">
+        <v>2961</v>
+      </c>
+      <c r="D159" s="11" t="n"/>
+      <c r="E159" s="12">
         <f>ROUND(C159*D159,0)</f>
         <v/>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="8" t="inlineStr">
+      <c r="A160" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B160" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E160" s="12">
+      <c r="B160" s="14" t="inlineStr">
+        <is>
+          <t>Оранда чёрная [импорт] 10-11 см (П8946)</t>
+        </is>
+      </c>
+      <c r="C160" s="15" t="n">
+        <v>1793</v>
+      </c>
+      <c r="D160" s="16" t="n"/>
+      <c r="E160" s="17">
         <f>ROUND(C160*D160,0)</f>
         <v/>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="13" t="inlineStr">
+      <c r="A161" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B161" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E161" s="17">
+      <c r="B161" s="9" t="inlineStr">
+        <is>
+          <t>Ранчу ассорти 3-4 см (П4580)</t>
+        </is>
+      </c>
+      <c r="C161" s="10" t="n">
+        <v>271</v>
+      </c>
+      <c r="D161" s="11" t="n"/>
+      <c r="E161" s="12">
         <f>ROUND(C161*D161,0)</f>
         <v/>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="8" t="inlineStr">
+      <c r="A162" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B162" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E162" s="12">
+      <c r="B162" s="14" t="inlineStr">
+        <is>
+          <t>Ранчу ассорти [импорт] 6-7 см (П4462)</t>
+        </is>
+      </c>
+      <c r="C162" s="15" t="n">
+        <v>1216</v>
+      </c>
+      <c r="D162" s="16" t="n"/>
+      <c r="E162" s="17">
         <f>ROUND(C162*D162,0)</f>
         <v/>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="13" t="inlineStr">
+      <c r="A163" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B163" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E163" s="17">
+      <c r="B163" s="9" t="inlineStr">
+        <is>
+          <t>Ранчу белый [импорт] 8-9 см (П7766)</t>
+        </is>
+      </c>
+      <c r="C163" s="10" t="n">
+        <v>1761</v>
+      </c>
+      <c r="D163" s="11" t="n"/>
+      <c r="E163" s="12">
         <f>ROUND(C163*D163,0)</f>
         <v/>
       </c>
     </row>
     <row r="164">
-      <c r="A164" s="8" t="inlineStr">
+      <c r="A164" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B164" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E164" s="12">
+      <c r="B164" s="14" t="inlineStr">
+        <is>
+          <t>Ранчу золотой 4-5 см (П6753)</t>
+        </is>
+      </c>
+      <c r="C164" s="15" t="n">
+        <v>451</v>
+      </c>
+      <c r="D164" s="16" t="n"/>
+      <c r="E164" s="17">
         <f>ROUND(C164*D164,0)</f>
         <v/>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="13" t="inlineStr">
+      <c r="A165" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B165" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E165" s="17">
+      <c r="B165" s="9" t="inlineStr">
+        <is>
+          <t>Ранчу чёрный 3-4 см (П9007)</t>
+        </is>
+      </c>
+      <c r="C165" s="10" t="n">
+        <v>415</v>
+      </c>
+      <c r="D165" s="11" t="n"/>
+      <c r="E165" s="12">
         <f>ROUND(C165*D165,0)</f>
         <v/>
       </c>
     </row>
     <row r="166">
-      <c r="A166" s="8" t="inlineStr">
+      <c r="A166" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B166" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E166" s="12">
+      <c r="B166" s="14" t="inlineStr">
+        <is>
+          <t>Ранчу чёрный 4-5 см (П9007)</t>
+        </is>
+      </c>
+      <c r="C166" s="15" t="n">
+        <v>631</v>
+      </c>
+      <c r="D166" s="16" t="n"/>
+      <c r="E166" s="17">
         <f>ROUND(C166*D166,0)</f>
         <v/>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="13" t="inlineStr">
+      <c r="A167" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B167" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E167" s="17">
+      <c r="B167" s="9" t="inlineStr">
+        <is>
+          <t>Риукин ассорти 8-9 см (П9045)</t>
+        </is>
+      </c>
+      <c r="C167" s="10" t="n">
+        <v>2161</v>
+      </c>
+      <c r="D167" s="11" t="n"/>
+      <c r="E167" s="12">
         <f>ROUND(C167*D167,0)</f>
         <v/>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="8" t="inlineStr">
+      <c r="A168" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B168" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E168" s="12">
+      <c r="B168" s="14" t="inlineStr">
+        <is>
+          <t>Демекин ассорти 7-8 см (П9042)</t>
+        </is>
+      </c>
+      <c r="C168" s="15" t="n">
+        <v>1521</v>
+      </c>
+      <c r="D168" s="16" t="n"/>
+      <c r="E168" s="17">
         <f>ROUND(C168*D168,0)</f>
         <v/>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="13" t="inlineStr">
+      <c r="A169" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B169" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E169" s="17">
+      <c r="B169" s="9" t="inlineStr">
+        <is>
+          <t>Демекин ассорти 8-9 см (П9041)</t>
+        </is>
+      </c>
+      <c r="C169" s="10" t="n">
+        <v>2001</v>
+      </c>
+      <c r="D169" s="11" t="n"/>
+      <c r="E169" s="12">
         <f>ROUND(C169*D169,0)</f>
         <v/>
       </c>
     </row>
     <row r="170">
-      <c r="A170" s="8" t="inlineStr">
+      <c r="A170" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B170" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E170" s="12">
+      <c r="B170" s="14" t="inlineStr">
+        <is>
+          <t>Демекин ассорти 9-10 см (П9040)</t>
+        </is>
+      </c>
+      <c r="C170" s="15" t="n">
+        <v>2641</v>
+      </c>
+      <c r="D170" s="16" t="n"/>
+      <c r="E170" s="17">
         <f>ROUND(C170*D170,0)</f>
         <v/>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="13" t="inlineStr">
+      <c r="A171" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B171" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E171" s="17">
+      <c r="B171" s="9" t="inlineStr">
+        <is>
+          <t>Телескоп чёрный 2,5-3 см (П2733)</t>
+        </is>
+      </c>
+      <c r="C171" s="10" t="n">
+        <v>118</v>
+      </c>
+      <c r="D171" s="11" t="n"/>
+      <c r="E171" s="12">
         <f>ROUND(C171*D171,0)</f>
         <v/>
       </c>
     </row>
     <row r="172">
-      <c r="A172" s="8" t="inlineStr">
+      <c r="A172" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B172" s="9" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E172" s="12">
+      <c r="B172" s="14" t="inlineStr">
+        <is>
+          <t>Телескоп чёрный 3-4 см (П2202)</t>
+        </is>
+      </c>
+      <c r="C172" s="15" t="n">
+        <v>217</v>
+      </c>
+      <c r="D172" s="16" t="n"/>
+      <c r="E172" s="17">
         <f>ROUND(C172*D172,0)</f>
         <v/>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="13" t="inlineStr">
+      <c r="A173" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B173" s="14" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E173" s="17">
+      <c r="B173" s="9" t="inlineStr">
+        <is>
+          <t>Телескоп чёрный 4-5 см (П2667)</t>
+        </is>
+      </c>
+      <c r="C173" s="10" t="n">
+        <v>154</v>
+      </c>
+      <c r="D173" s="11" t="n"/>
+      <c r="E173" s="12">
         <f>ROUND(C173*D173,0)</f>
         <v/>
       </c>
     </row>
     <row r="174">
-      <c r="A174" s="8" t="inlineStr">
+      <c r="A174" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B174" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C174" s="10" t="n">
+      <c r="B174" s="14" t="inlineStr">
+        <is>
+          <t>Телескоп чёрный 5-6 см (П3117)</t>
+        </is>
+      </c>
+      <c r="C174" s="15" t="n">
+        <v>397</v>
+      </c>
+      <c r="D174" s="16" t="n"/>
+      <c r="E174" s="17">
+        <f>ROUND(C174*D174,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="8" t="inlineStr">
+        <is>
+          <t>Золотые рыбки</t>
+        </is>
+      </c>
+      <c r="B175" s="9" t="inlineStr">
+        <is>
+          <t>Телескоп чёрный 9-10 см (П0280)</t>
+        </is>
+      </c>
+      <c r="C175" s="10" t="n">
         <v>1761</v>
       </c>
-      <c r="D174" s="11" t="n"/>
-[...6 lines deleted...]
-      <c r="A175" s="13" t="inlineStr">
+      <c r="D175" s="11" t="n"/>
+      <c r="E175" s="12">
+        <f>ROUND(C175*D175,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B175" s="14" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A176" s="8" t="inlineStr">
+      <c r="B176" s="14" t="inlineStr">
+        <is>
+          <t>Телескоп-бабочка чёрный 3-4 см (П3136)</t>
+        </is>
+      </c>
+      <c r="C176" s="15" t="n">
+        <v>217</v>
+      </c>
+      <c r="D176" s="16" t="n"/>
+      <c r="E176" s="17">
+        <f>ROUND(C176*D176,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="8" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B176" s="9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A177" s="13" t="inlineStr">
+      <c r="B177" s="9" t="inlineStr">
+        <is>
+          <t>Телескоп-бабочка чёрный 4-5 см (П3122)</t>
+        </is>
+      </c>
+      <c r="C177" s="10" t="n">
+        <v>325</v>
+      </c>
+      <c r="D177" s="11" t="n"/>
+      <c r="E177" s="12">
+        <f>ROUND(C177*D177,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="13" t="inlineStr">
         <is>
           <t>Золотые рыбки</t>
         </is>
       </c>
-      <c r="B177" s="14" t="inlineStr">
-[...28 lines deleted...]
-      <c r="E178" s="12">
+      <c r="B178" s="14" t="inlineStr">
+        <is>
+          <t>Комета ассорти [импорт] 8-9 см (П7186)</t>
+        </is>
+      </c>
+      <c r="C178" s="15" t="n">
+        <v>451</v>
+      </c>
+      <c r="D178" s="16" t="n"/>
+      <c r="E178" s="17">
         <f>ROUND(C178*D178,0)</f>
         <v/>
       </c>
     </row>
-    <row r="179">
-[...17 lines deleted...]
-      </c>
+    <row r="179" ht="22.5" customHeight="1">
+      <c r="A179" s="7" t="inlineStr">
+        <is>
+          <t>Лабиринтовые</t>
+        </is>
+      </c>
+      <c r="B179" s="3" t="n"/>
+      <c r="C179" s="3" t="n"/>
+      <c r="D179" s="3" t="n"/>
+      <c r="E179" s="3" t="n"/>
     </row>
     <row r="180">
       <c r="A180" s="8" t="inlineStr">
         <is>
-          <t>Золотые рыбки</t>
+          <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B180" s="9" t="inlineStr">
         <is>
-          <t>Телескоп-бабочка чёрный 2,5-3 см (П7595)</t>
+          <t>Гурами жемчужный 2,5-3 см (р9223)</t>
         </is>
       </c>
       <c r="C180" s="10" t="n">
-        <v>172</v>
+        <v>97</v>
       </c>
       <c r="D180" s="11" t="n"/>
       <c r="E180" s="12">
         <f>ROUND(C180*D180,0)</f>
         <v/>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="13" t="inlineStr">
         <is>
-          <t>Золотые рыбки</t>
+          <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B181" s="14" t="inlineStr">
         <is>
-          <t>Телескоп-бабочка чёрный 3-4 см (П3136)</t>
+          <t>Гурами жемчужный 3-4 см (р0460)</t>
         </is>
       </c>
       <c r="C181" s="15" t="n">
-        <v>217</v>
+        <v>105</v>
       </c>
       <c r="D181" s="16" t="n"/>
       <c r="E181" s="17">
         <f>ROUND(C181*D181,0)</f>
         <v/>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="8" t="inlineStr">
         <is>
-          <t>Золотые рыбки</t>
+          <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B182" s="9" t="inlineStr">
         <is>
-          <t>Комета ассорти [импорт] 8-9 см (П7186)</t>
+          <t>Гурами медовый [импорт] 2,5-3 см (П0393)</t>
         </is>
       </c>
       <c r="C182" s="10" t="n">
-        <v>451</v>
+        <v>233</v>
       </c>
       <c r="D182" s="11" t="n"/>
       <c r="E182" s="12">
         <f>ROUND(C182*D182,0)</f>
         <v/>
       </c>
     </row>
-    <row r="183" ht="22.5" customHeight="1">
-      <c r="A183" s="7" t="inlineStr">
+    <row r="183">
+      <c r="A183" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
-      <c r="B183" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E183" s="3" t="n"/>
+      <c r="B183" s="14" t="inlineStr">
+        <is>
+          <t>Гурами целующийся розовый 4-5 см (П2749)</t>
+        </is>
+      </c>
+      <c r="C183" s="15" t="n">
+        <v>121</v>
+      </c>
+      <c r="D183" s="16" t="n"/>
+      <c r="E183" s="17">
+        <f>ROUND(C183*D183,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="184">
       <c r="A184" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B184" s="9" t="inlineStr">
         <is>
-          <t>Гурами белый 6-7 см (П7713)</t>
+          <t>Колиза красная [импорт] 3-4 см (П0227)</t>
         </is>
       </c>
       <c r="C184" s="10" t="n">
-        <v>241</v>
+        <v>153</v>
       </c>
       <c r="D184" s="11" t="n"/>
       <c r="E184" s="12">
         <f>ROUND(C184*D184,0)</f>
         <v/>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B185" s="14" t="inlineStr">
         <is>
-          <t>Гурами белый перламутр 3-4 см (П7924)</t>
+          <t>Колиза красная [местная] 3-4 см (П0227)</t>
         </is>
       </c>
       <c r="C185" s="15" t="n">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="D185" s="16" t="n"/>
       <c r="E185" s="17">
         <f>ROUND(C185*D185,0)</f>
         <v/>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B186" s="9" t="inlineStr">
         <is>
-          <t>Гурами ворчащий 3-4 см (П8945)</t>
+          <t>Лялиус Гигантский 5-8 см (П8671)</t>
         </is>
       </c>
       <c r="C186" s="10" t="n">
-        <v>201</v>
+        <v>913</v>
       </c>
       <c r="D186" s="11" t="n"/>
       <c r="E186" s="12">
         <f>ROUND(C186*D186,0)</f>
         <v/>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B187" s="14" t="inlineStr">
         <is>
-          <t>Гурами голубой 6-7 см (П9003)</t>
+          <t>Макропод красный 3-4 см (П7581)</t>
         </is>
       </c>
       <c r="C187" s="15" t="n">
-        <v>209</v>
+        <v>73</v>
       </c>
       <c r="D187" s="16" t="n"/>
       <c r="E187" s="17">
         <f>ROUND(C187*D187,0)</f>
         <v/>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B188" s="9" t="inlineStr">
         <is>
-          <t>Гурами золотой 3-4 см (f3545)</t>
+          <t>Макропод красный 4-5 см (П7798)</t>
         </is>
       </c>
       <c r="C188" s="10" t="n">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="D188" s="11" t="n"/>
       <c r="E188" s="12">
         <f>ROUND(C188*D188,0)</f>
         <v/>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B189" s="14" t="inlineStr">
         <is>
-          <t>Гурами медовый [импорт] 2,5-3 см (П0393)</t>
+          <t>Петушок двухвостый 5-6 см (П0367)</t>
         </is>
       </c>
       <c r="C189" s="15" t="n">
-        <v>233</v>
+        <v>313</v>
       </c>
       <c r="D189" s="16" t="n"/>
       <c r="E189" s="17">
         <f>ROUND(C189*D189,0)</f>
         <v/>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B190" s="9" t="inlineStr">
         <is>
-          <t>Гурами мраморный 3-4 см (р9226)</t>
+          <t>Петушок двухвостый [самка] 4-5 см (П8459)</t>
         </is>
       </c>
       <c r="C190" s="10" t="n">
-        <v>97</v>
+        <v>265</v>
       </c>
       <c r="D190" s="11" t="n"/>
       <c r="E190" s="12">
         <f>ROUND(C190*D190,0)</f>
         <v/>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B191" s="14" t="inlineStr">
         <is>
-          <t>Гурами мраморный 6-7 см (П3563)</t>
+          <t>Петушок Камбоджа ассорти  5-6 см (П8452)</t>
         </is>
       </c>
       <c r="C191" s="15" t="n">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="D191" s="16" t="n"/>
       <c r="E191" s="17">
         <f>ROUND(C191*D191,0)</f>
         <v/>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B192" s="9" t="inlineStr">
         <is>
-          <t>Гурами целующийся розовый 4-5 см (П2749)</t>
+          <t>Петушок корона 5-6 см (П8491)</t>
         </is>
       </c>
       <c r="C192" s="10" t="n">
-        <v>105</v>
+        <v>265</v>
       </c>
       <c r="D192" s="11" t="n"/>
       <c r="E192" s="12">
         <f>ROUND(C192*D192,0)</f>
         <v/>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B193" s="14" t="inlineStr">
         <is>
-          <t>Колиза красная 3-4 см (П0227)</t>
+          <t>Петушок корона [самка] 4-5 см (П8507)</t>
         </is>
       </c>
       <c r="C193" s="15" t="n">
-        <v>233</v>
+        <v>193</v>
       </c>
       <c r="D193" s="16" t="n"/>
       <c r="E193" s="17">
         <f>ROUND(C193*D193,0)</f>
         <v/>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B194" s="9" t="inlineStr">
         <is>
-          <t>Лялиус [импорт] 3-4 см (П2795)</t>
+          <t>Петушок красный вуалевый 5-6 см (р9251)</t>
         </is>
       </c>
       <c r="C194" s="10" t="n">
-        <v>369</v>
+        <v>201</v>
       </c>
       <c r="D194" s="11" t="n"/>
       <c r="E194" s="12">
         <f>ROUND(C194*D194,0)</f>
         <v/>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B195" s="14" t="inlineStr">
         <is>
-          <t>Лялиус Гигантский 5-8 см (П8671)</t>
+          <t>Петушок самка вуалевая [импорт] 4-5 см (П7598)</t>
         </is>
       </c>
       <c r="C195" s="15" t="n">
-        <v>913</v>
+        <v>185</v>
       </c>
       <c r="D195" s="16" t="n"/>
       <c r="E195" s="17">
         <f>ROUND(C195*D195,0)</f>
         <v/>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B196" s="9" t="inlineStr">
         <is>
-          <t>Макропод красный 2,5-3 см (П9004)</t>
+          <t>Петушок сине-зелёный вуалевый 5-6 см (р3935)</t>
         </is>
       </c>
       <c r="C196" s="10" t="n">
-        <v>57</v>
+        <v>201</v>
       </c>
       <c r="D196" s="11" t="n"/>
       <c r="E196" s="12">
         <f>ROUND(C196*D196,0)</f>
         <v/>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="13" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B197" s="14" t="inlineStr">
         <is>
-          <t>Макропод красный 3-4 см (П7581)</t>
+          <t>Петушок синий вуалевый 5-6 см (f5033)</t>
         </is>
       </c>
       <c r="C197" s="15" t="n">
-        <v>65</v>
+        <v>201</v>
       </c>
       <c r="D197" s="16" t="n"/>
       <c r="E197" s="17">
         <f>ROUND(C197*D197,0)</f>
         <v/>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="8" t="inlineStr">
         <is>
           <t>Лабиринтовые</t>
         </is>
       </c>
       <c r="B198" s="9" t="inlineStr">
         <is>
-          <t>Петушок двухвостый 5-6 см (П0367)</t>
+          <t>Петушок супердельта [самка] 4-5 см (П8458)</t>
         </is>
       </c>
       <c r="C198" s="10" t="n">
-        <v>473</v>
+        <v>313</v>
       </c>
       <c r="D198" s="11" t="n"/>
       <c r="E198" s="12">
         <f>ROUND(C198*D198,0)</f>
         <v/>
       </c>
     </row>
-    <row r="199">
-[...17 lines deleted...]
-      </c>
+    <row r="199" ht="22.5" customHeight="1">
+      <c r="A199" s="7" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B199" s="3" t="n"/>
+      <c r="C199" s="3" t="n"/>
+      <c r="D199" s="3" t="n"/>
+      <c r="E199" s="3" t="n"/>
     </row>
     <row r="200">
       <c r="A200" s="8" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B200" s="9" t="inlineStr">
         <is>
-          <t>Петушок Камбоджа ассорти  5-6 см (П8452)</t>
+          <t>Барбус Гонконг "GloFish" желтый 2-2,5 см (П7415)</t>
         </is>
       </c>
       <c r="C200" s="10" t="n">
-        <v>233</v>
+        <v>41</v>
       </c>
       <c r="D200" s="11" t="n"/>
       <c r="E200" s="12">
         <f>ROUND(C200*D200,0)</f>
         <v/>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="13" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B201" s="14" t="inlineStr">
         <is>
-          <t>Петушок корона 5-6 см (П8491)</t>
+          <t>Барбус Гонконг "GloFish" желтый без полос 2-2,5 см (П7421)</t>
         </is>
       </c>
       <c r="C201" s="15" t="n">
-        <v>265</v>
+        <v>41</v>
       </c>
       <c r="D201" s="16" t="n"/>
       <c r="E201" s="17">
         <f>ROUND(C201*D201,0)</f>
         <v/>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="8" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B202" s="9" t="inlineStr">
         <is>
-          <t>Петушок корона [самка] 4-5 см (П8507)</t>
+          <t>Барбус Гонконг "GloFish" красный 2-2,5 см (П4263)</t>
         </is>
       </c>
       <c r="C202" s="10" t="n">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="D202" s="11" t="n"/>
       <c r="E202" s="12">
         <f>ROUND(C202*D202,0)</f>
         <v/>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="13" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B203" s="14" t="inlineStr">
         <is>
-          <t>Петушок красный 5-6 см (р9251)</t>
+          <t>Барбус Гонконг "GloFish" красный альбинос 2,5-3 см (П4614)</t>
         </is>
       </c>
       <c r="C203" s="15" t="n">
-        <v>201</v>
+        <v>41</v>
       </c>
       <c r="D203" s="16" t="n"/>
       <c r="E203" s="17">
         <f>ROUND(C203*D203,0)</f>
         <v/>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="8" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B204" s="9" t="inlineStr">
         <is>
-          <t>Петушок самка [импорт] 4-5 см (П7598)</t>
+          <t>Барбус Гонконг "GloFish" малиновый без полос 2-2,5 см (П7484)</t>
         </is>
       </c>
       <c r="C204" s="10" t="n">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="D204" s="11" t="n"/>
       <c r="E204" s="12">
         <f>ROUND(C204*D204,0)</f>
         <v/>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="13" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B205" s="14" t="inlineStr">
         <is>
-          <t>Петушок сине-зелёный 5-6 см (р3935)</t>
+          <t>Барбус Гонконг "GloFish" фиолетовый 2-2,5 см (П7486)</t>
         </is>
       </c>
       <c r="C205" s="15" t="n">
-        <v>201</v>
+        <v>41</v>
       </c>
       <c r="D205" s="16" t="n"/>
       <c r="E205" s="17">
         <f>ROUND(C205*D205,0)</f>
         <v/>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="8" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B206" s="9" t="inlineStr">
         <is>
-          <t>Петушок синий 5-6 см (f5033)</t>
+          <t>Барбус Гонконг "GloFish" фиолетовый без полос 2-2,5 см (П7487)</t>
         </is>
       </c>
       <c r="C206" s="10" t="n">
-        <v>201</v>
+        <v>41</v>
       </c>
       <c r="D206" s="11" t="n"/>
       <c r="E206" s="12">
         <f>ROUND(C206*D206,0)</f>
         <v/>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="13" t="inlineStr">
         <is>
-          <t>Лабиринтовые</t>
+          <t>ГЛО</t>
         </is>
       </c>
       <c r="B207" s="14" t="inlineStr">
         <is>
-          <t>Петушок Супердельта 5-6 см (П0389)</t>
+          <t>Барбус суматранский Панда зеленый 2-2,5 см (П7917)</t>
         </is>
       </c>
       <c r="C207" s="15" t="n">
-        <v>393</v>
+        <v>65</v>
       </c>
       <c r="D207" s="16" t="n"/>
       <c r="E207" s="17">
         <f>ROUND(C207*D207,0)</f>
         <v/>
       </c>
     </row>
-    <row r="208" ht="22.5" customHeight="1">
-      <c r="A208" s="7" t="inlineStr">
+    <row r="208">
+      <c r="A208" s="8" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B208" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E208" s="3" t="n"/>
+      <c r="B208" s="9" t="inlineStr">
+        <is>
+          <t>Барбус суматранский Панда красный 2-2,5 см (П7918)</t>
+        </is>
+      </c>
+      <c r="C208" s="10" t="n">
+        <v>73</v>
+      </c>
+      <c r="D208" s="11" t="n"/>
+      <c r="E208" s="12">
+        <f>ROUND(C208*D208,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="209">
-      <c r="A209" s="8" t="inlineStr">
+      <c r="A209" s="13" t="inlineStr">
         <is>
           <t>ГЛО</t>
         </is>
       </c>
-      <c r="B209" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C209" s="10" t="n">
+      <c r="B209" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" алый 2-2,5 см (П4093)</t>
+        </is>
+      </c>
+      <c r="C209" s="15" t="n">
+        <v>25</v>
+      </c>
+      <c r="D209" s="16" t="n"/>
+      <c r="E209" s="17">
+        <f>ROUND(C209*D209,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B210" s="9" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" алый 3-4 см (П7335)</t>
+        </is>
+      </c>
+      <c r="C210" s="10" t="n">
+        <v>73</v>
+      </c>
+      <c r="D210" s="11" t="n"/>
+      <c r="E210" s="12">
+        <f>ROUND(C210*D210,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B211" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" арбуз красный 2,5-3 см (П4341)</t>
+        </is>
+      </c>
+      <c r="C211" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="D211" s="16" t="n"/>
+      <c r="E211" s="17">
+        <f>ROUND(C211*D211,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B212" s="9" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" арбуз красный 2-2,5 см (П3917)</t>
+        </is>
+      </c>
+      <c r="C212" s="10" t="n">
+        <v>25</v>
+      </c>
+      <c r="D212" s="11" t="n"/>
+      <c r="E212" s="12">
+        <f>ROUND(C212*D212,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B213" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" арбуз красный 3-4 см (П7330)</t>
+        </is>
+      </c>
+      <c r="C213" s="15" t="n">
+        <v>73</v>
+      </c>
+      <c r="D213" s="16" t="n"/>
+      <c r="E213" s="17">
+        <f>ROUND(C213*D213,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B214" s="9" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" лимонный 2-2,5 см (П4259)</t>
+        </is>
+      </c>
+      <c r="C214" s="10" t="n">
+        <v>25</v>
+      </c>
+      <c r="D214" s="11" t="n"/>
+      <c r="E214" s="12">
+        <f>ROUND(C214*D214,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B215" s="14" t="inlineStr">
+        <is>
+          <t>Данио "GloFish" синий 2-2,5 см (П4094)</t>
+        </is>
+      </c>
+      <c r="C215" s="15" t="n">
+        <v>25</v>
+      </c>
+      <c r="D215" s="16" t="n"/>
+      <c r="E215" s="17">
+        <f>ROUND(C215*D215,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B216" s="9" t="inlineStr">
+        <is>
+          <t>Коридорас "GloFish" салатовый 2-2,5 см (П8478)</t>
+        </is>
+      </c>
+      <c r="C216" s="10" t="n">
+        <v>633</v>
+      </c>
+      <c r="D216" s="11" t="n"/>
+      <c r="E216" s="12">
+        <f>ROUND(C216*D216,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B217" s="14" t="inlineStr">
+        <is>
+          <t>Коридорас "GloFish" салатовый с точкой 2-2,5 см (П8955)</t>
+        </is>
+      </c>
+      <c r="C217" s="15" t="n">
+        <v>233</v>
+      </c>
+      <c r="D217" s="16" t="n"/>
+      <c r="E217" s="17">
+        <f>ROUND(C217*D217,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B218" s="9" t="inlineStr">
+        <is>
+          <t>Пристелла "GloFish" ассорти 2-2,5 см (П8764)</t>
+        </is>
+      </c>
+      <c r="C218" s="10" t="n">
+        <v>97</v>
+      </c>
+      <c r="D218" s="11" t="n"/>
+      <c r="E218" s="12">
+        <f>ROUND(C218*D218,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B219" s="14" t="inlineStr">
+        <is>
+          <t>Пристелла "GloFish" жёлтая 2,5-3 см (П8967)</t>
+        </is>
+      </c>
+      <c r="C219" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D219" s="16" t="n"/>
+      <c r="E219" s="17">
+        <f>ROUND(C219*D219,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B220" s="9" t="inlineStr">
+        <is>
+          <t>Пристелла "GloFish" салатовая 2,5-3 см (П9029)</t>
+        </is>
+      </c>
+      <c r="C220" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D220" s="11" t="n"/>
+      <c r="E220" s="12">
+        <f>ROUND(C220*D220,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B221" s="14" t="inlineStr">
+        <is>
+          <t>Пристелла "GloFish" фиолетовая 2,5-3 см (П7721)</t>
+        </is>
+      </c>
+      <c r="C221" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D221" s="16" t="n"/>
+      <c r="E221" s="17">
+        <f>ROUND(C221*D221,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B222" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" ассорти 2-2,5 см (П4324)</t>
+        </is>
+      </c>
+      <c r="C222" s="10" t="n">
+        <v>49</v>
+      </c>
+      <c r="D222" s="11" t="n"/>
+      <c r="E222" s="12">
+        <f>ROUND(C222*D222,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B223" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" жёлтая 2-2,5 см (П4318)</t>
+        </is>
+      </c>
+      <c r="C223" s="15" t="n">
+        <v>49</v>
+      </c>
+      <c r="D223" s="16" t="n"/>
+      <c r="E223" s="17">
+        <f>ROUND(C223*D223,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B224" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" жёлтая 4-5 см (П4152)</t>
+        </is>
+      </c>
+      <c r="C224" s="10" t="n">
+        <v>113</v>
+      </c>
+      <c r="D224" s="11" t="n"/>
+      <c r="E224" s="12">
+        <f>ROUND(C224*D224,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B225" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" золотая 4-5 см (П8330)</t>
+        </is>
+      </c>
+      <c r="C225" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D225" s="16" t="n"/>
+      <c r="E225" s="17">
+        <f>ROUND(C225*D225,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B226" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" красная 2-2,5 см (П4319)</t>
+        </is>
+      </c>
+      <c r="C226" s="10" t="n">
+        <v>57</v>
+      </c>
+      <c r="D226" s="11" t="n"/>
+      <c r="E226" s="12">
+        <f>ROUND(C226*D226,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B227" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" мятная 2-2,5 см (П4320)</t>
+        </is>
+      </c>
+      <c r="C227" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D227" s="16" t="n"/>
+      <c r="E227" s="17">
+        <f>ROUND(C227*D227,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B228" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" оранжевая 2-2,5 см (П4325)</t>
+        </is>
+      </c>
+      <c r="C228" s="10" t="n">
+        <v>57</v>
+      </c>
+      <c r="D228" s="11" t="n"/>
+      <c r="E228" s="12">
+        <f>ROUND(C228*D228,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B229" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" розовая 2-2,5 см (П4321)</t>
+        </is>
+      </c>
+      <c r="C229" s="15" t="n">
+        <v>33</v>
+      </c>
+      <c r="D229" s="16" t="n"/>
+      <c r="E229" s="17">
+        <f>ROUND(C229*D229,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B230" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" розовая 4-5 см (П4154)</t>
+        </is>
+      </c>
+      <c r="C230" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D230" s="11" t="n"/>
+      <c r="E230" s="12">
+        <f>ROUND(C230*D230,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B231" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" салатовая 2-2,5 см (П4322)</t>
+        </is>
+      </c>
+      <c r="C231" s="15" t="n">
+        <v>49</v>
+      </c>
+      <c r="D231" s="16" t="n"/>
+      <c r="E231" s="17">
+        <f>ROUND(C231*D231,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B232" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" салатовая 4-5 см (П4194)</t>
+        </is>
+      </c>
+      <c r="C232" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D232" s="11" t="n"/>
+      <c r="E232" s="12">
+        <f>ROUND(C232*D232,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B233" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" синяя 2-2,5 см (П4323)</t>
+        </is>
+      </c>
+      <c r="C233" s="15" t="n">
+        <v>49</v>
+      </c>
+      <c r="D233" s="16" t="n"/>
+      <c r="E233" s="17">
+        <f>ROUND(C233*D233,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B234" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" сиреневая 2-2,5 см (П7800)</t>
+        </is>
+      </c>
+      <c r="C234" s="10" t="n">
+        <v>49</v>
+      </c>
+      <c r="D234" s="11" t="n"/>
+      <c r="E234" s="12">
+        <f>ROUND(C234*D234,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B235" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" сиреневая 4-5 см (П8331)</t>
+        </is>
+      </c>
+      <c r="C235" s="15" t="n">
+        <v>113</v>
+      </c>
+      <c r="D235" s="16" t="n"/>
+      <c r="E235" s="17">
+        <f>ROUND(C235*D235,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B236" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" фиолетовая 2-2,5 см (х0230)</t>
+        </is>
+      </c>
+      <c r="C236" s="10" t="n">
+        <v>49</v>
+      </c>
+      <c r="D236" s="11" t="n"/>
+      <c r="E236" s="12">
+        <f>ROUND(C236*D236,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B237" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" фиолетовая 4-5 см (П5410)</t>
+        </is>
+      </c>
+      <c r="C237" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D237" s="16" t="n"/>
+      <c r="E237" s="17">
+        <f>ROUND(C237*D237,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B238" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" хаки 2-2,5 см (П5740)</t>
+        </is>
+      </c>
+      <c r="C238" s="10" t="n">
+        <v>33</v>
+      </c>
+      <c r="D238" s="11" t="n"/>
+      <c r="E238" s="12">
+        <f>ROUND(C238*D238,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="13" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B239" s="14" t="inlineStr">
+        <is>
+          <t>Тернеция "GloFish" хаки 4-5 см (П8814)</t>
+        </is>
+      </c>
+      <c r="C239" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="D239" s="16" t="n"/>
+      <c r="E239" s="17">
+        <f>ROUND(C239*D239,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="8" t="inlineStr">
+        <is>
+          <t>ГЛО</t>
+        </is>
+      </c>
+      <c r="B240" s="9" t="inlineStr">
+        <is>
+          <t>Тернеция полосатая "GloFish" ассорти 2-2,5 см (П7094)</t>
+        </is>
+      </c>
+      <c r="C240" s="10" t="n">
+        <v>57</v>
+      </c>
+      <c r="D240" s="11" t="n"/>
+      <c r="E240" s="12">
+        <f>ROUND(C240*D240,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="241" ht="22.5" customHeight="1">
+      <c r="A241" s="7" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B241" s="3" t="n"/>
+      <c r="C241" s="3" t="n"/>
+      <c r="D241" s="3" t="n"/>
+      <c r="E241" s="3" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="8" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B242" s="9" t="inlineStr">
+        <is>
+          <t>Барбус акулий бала 5-6 см (р9166)</t>
+        </is>
+      </c>
+      <c r="C242" s="10" t="n">
+        <v>177</v>
+      </c>
+      <c r="D242" s="11" t="n"/>
+      <c r="E242" s="12">
+        <f>ROUND(C242*D242,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B243" s="14" t="inlineStr">
+        <is>
+          <t>Барбус акулий бала 8-9 см (Д0700)</t>
+        </is>
+      </c>
+      <c r="C243" s="15" t="n">
+        <v>201</v>
+      </c>
+      <c r="D243" s="16" t="n"/>
+      <c r="E243" s="17">
+        <f>ROUND(C243*D243,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="8" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B244" s="9" t="inlineStr">
+        <is>
+          <t>Барбус вишнёвый [вуалевый и не вуалевый] 2,5-3 см (П5832)</t>
+        </is>
+      </c>
+      <c r="C244" s="10" t="n">
+        <v>49</v>
+      </c>
+      <c r="D244" s="11" t="n"/>
+      <c r="E244" s="12">
+        <f>ROUND(C244*D244,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B245" s="14" t="inlineStr">
+        <is>
+          <t>Барбус вишнёвый альбинос [вуалевый и не вуалевый] 3-4 см (П9063)</t>
+        </is>
+      </c>
+      <c r="C245" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D245" s="16" t="n"/>
+      <c r="E245" s="17">
+        <f>ROUND(C245*D245,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="8" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B246" s="9" t="inlineStr">
+        <is>
+          <t>Барбус Козуатис 3-4 см (П8835)</t>
+        </is>
+      </c>
+      <c r="C246" s="10" t="n">
+        <v>281</v>
+      </c>
+      <c r="D246" s="11" t="n"/>
+      <c r="E246" s="12">
+        <f>ROUND(C246*D246,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B247" s="14" t="inlineStr">
+        <is>
+          <t>Барбус огненный 3-4 см (П3189)</t>
+        </is>
+      </c>
+      <c r="C247" s="15" t="n">
         <v>41</v>
       </c>
-      <c r="D209" s="11" t="n"/>
-[...16 lines deleted...]
-      <c r="C210" s="15" t="n">
+      <c r="D247" s="16" t="n"/>
+      <c r="E247" s="17">
+        <f>ROUND(C247*D247,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="8" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B248" s="9" t="inlineStr">
+        <is>
+          <t>Барбус огненный золотой 3-4 см (П5806)</t>
+        </is>
+      </c>
+      <c r="C248" s="10" t="n">
         <v>41</v>
       </c>
-      <c r="D210" s="16" t="n"/>
-[...216 lines deleted...]
-      <c r="C221" s="10" t="n">
+      <c r="D248" s="11" t="n"/>
+      <c r="E248" s="12">
+        <f>ROUND(C248*D248,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B249" s="14" t="inlineStr">
+        <is>
+          <t>Барбус синештриховый 2,5-3 см (П8771)</t>
+        </is>
+      </c>
+      <c r="C249" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D249" s="16" t="n"/>
+      <c r="E249" s="17">
+        <f>ROUND(C249*D249,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="8" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B250" s="9" t="inlineStr">
+        <is>
+          <t>Барбус синештриховый 2-2,5 см (П5953)</t>
+        </is>
+      </c>
+      <c r="C250" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D250" s="11" t="n"/>
+      <c r="E250" s="12">
+        <f>ROUND(C250*D250,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B251" s="14" t="inlineStr">
+        <is>
+          <t>Барбус солнечный (П3185)</t>
+        </is>
+      </c>
+      <c r="C251" s="15" t="n">
+        <v>57</v>
+      </c>
+      <c r="D251" s="16" t="n"/>
+      <c r="E251" s="17">
+        <f>ROUND(C251*D251,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="8" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B252" s="9" t="inlineStr">
+        <is>
+          <t>Барбус суматранский 2,5-3 см (р9177)</t>
+        </is>
+      </c>
+      <c r="C252" s="10" t="n">
         <v>33</v>
       </c>
-      <c r="D221" s="11" t="n"/>
-[...316 lines deleted...]
-      <c r="C237" s="10" t="n">
+      <c r="D252" s="11" t="n"/>
+      <c r="E252" s="12">
+        <f>ROUND(C252*D252,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B253" s="14" t="inlineStr">
+        <is>
+          <t>Барбус суматранский альбинос 2-2,5 см (П2665)</t>
+        </is>
+      </c>
+      <c r="C253" s="15" t="n">
+        <v>17</v>
+      </c>
+      <c r="D253" s="16" t="n"/>
+      <c r="E253" s="17">
+        <f>ROUND(C253*D253,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="8" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B254" s="9" t="inlineStr">
+        <is>
+          <t>Барбус чёрный 2,5-3 см (РБ99)</t>
+        </is>
+      </c>
+      <c r="C254" s="10" t="n">
+        <v>57</v>
+      </c>
+      <c r="D254" s="11" t="n"/>
+      <c r="E254" s="12">
+        <f>ROUND(C254*D254,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="13" t="inlineStr">
+        <is>
+          <t>Барбусы</t>
+        </is>
+      </c>
+      <c r="B255" s="14" t="inlineStr">
+        <is>
+          <t>Барбус Шуберта 2,5-3 см (Р0527)</t>
+        </is>
+      </c>
+      <c r="C255" s="15" t="n">
         <v>49</v>
       </c>
-      <c r="D237" s="11" t="n"/>
-[...351 lines deleted...]
-      <c r="E255" s="12">
+      <c r="D255" s="16" t="n"/>
+      <c r="E255" s="17">
         <f>ROUND(C255*D255,0)</f>
         <v/>
       </c>
     </row>
-    <row r="256">
-[...17 lines deleted...]
-      </c>
+    <row r="256" ht="22.5" customHeight="1">
+      <c r="A256" s="7" t="inlineStr">
+        <is>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
+        </is>
+      </c>
+      <c r="B256" s="3" t="n"/>
+      <c r="C256" s="3" t="n"/>
+      <c r="D256" s="3" t="n"/>
+      <c r="E256" s="3" t="n"/>
     </row>
     <row r="257">
       <c r="A257" s="8" t="inlineStr">
         <is>
-          <t>Барбусы</t>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
         </is>
       </c>
       <c r="B257" s="9" t="inlineStr">
         <is>
-          <t>Барбус лещевидный краснохвостый 4-5 см (РБ889)</t>
+          <t>Бородоед 4-5 см [импорт] (П3391)</t>
         </is>
       </c>
       <c r="C257" s="10" t="n">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="D257" s="11" t="n"/>
       <c r="E257" s="12">
         <f>ROUND(C257*D257,0)</f>
         <v/>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="13" t="inlineStr">
         <is>
-          <t>Барбусы</t>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
         </is>
       </c>
       <c r="B258" s="14" t="inlineStr">
         <is>
-          <t>Барбус огненный 3-4 см (П3189)</t>
+          <t>Данио белый 2-2,5 см (П5661)</t>
         </is>
       </c>
       <c r="C258" s="15" t="n">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D258" s="16" t="n"/>
       <c r="E258" s="17">
         <f>ROUND(C258*D258,0)</f>
         <v/>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="8" t="inlineStr">
         <is>
-          <t>Барбусы</t>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
         </is>
       </c>
       <c r="B259" s="9" t="inlineStr">
         <is>
-          <t>Барбус суматранский 2,5-3 см (р9177)</t>
+          <t>Данио малабарский 3-4 см (П1152)</t>
         </is>
       </c>
       <c r="C259" s="10" t="n">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D259" s="11" t="n"/>
       <c r="E259" s="12">
         <f>ROUND(C259*D259,0)</f>
         <v/>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="13" t="inlineStr">
         <is>
-          <t>Барбусы</t>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
         </is>
       </c>
       <c r="B260" s="14" t="inlineStr">
         <is>
-          <t>Барбус суматранский альбинос 2-2,5 см (П2665)</t>
+          <t>Данио рерио 2-2,5 см (П0811)</t>
         </is>
       </c>
       <c r="C260" s="15" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D260" s="16" t="n"/>
       <c r="E260" s="17">
         <f>ROUND(C260*D260,0)</f>
         <v/>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="8" t="inlineStr">
         <is>
-          <t>Барбусы</t>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
         </is>
       </c>
       <c r="B261" s="9" t="inlineStr">
         <is>
-          <t>Барбус чёрный 2,5-3 см (РБ99)</t>
+          <t>Лабео зелёный [импорт] 4-5 см (п1529)</t>
         </is>
       </c>
       <c r="C261" s="10" t="n">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="D261" s="11" t="n"/>
       <c r="E261" s="12">
         <f>ROUND(C261*D261,0)</f>
         <v/>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="13" t="inlineStr">
         <is>
-          <t>Барбусы</t>
+          <t>Другие карповые (данио, лабео и т.д.)</t>
         </is>
       </c>
       <c r="B262" s="14" t="inlineStr">
         <is>
-          <t>Барбус Шуберта 2,5-3 см (Р0527)</t>
+          <t>Лабео зелёный альбинос [импорт] 4-5 см (П1604)</t>
         </is>
       </c>
       <c r="C262" s="15" t="n">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="D262" s="16" t="n"/>
       <c r="E262" s="17">
         <f>ROUND(C262*D262,0)</f>
         <v/>
       </c>
     </row>
-    <row r="263" ht="22.5" customHeight="1">
-      <c r="A263" s="7" t="inlineStr">
+    <row r="263">
+      <c r="A263" s="8" t="inlineStr">
         <is>
           <t>Другие карповые (данио, лабео и т.д.)</t>
         </is>
       </c>
-      <c r="B263" s="3" t="n"/>
-[...22 lines deleted...]
-      </c>
+      <c r="B263" s="9" t="inlineStr">
+        <is>
+          <t>Сиамский водорослеед [SAE] 3-4 см [импорт] (П2112)</t>
+        </is>
+      </c>
+      <c r="C263" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D263" s="11" t="n"/>
+      <c r="E263" s="12">
+        <f>ROUND(C263*D263,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="264" ht="22.5" customHeight="1">
+      <c r="A264" s="7" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B264" s="3" t="n"/>
+      <c r="C264" s="3" t="n"/>
+      <c r="D264" s="3" t="n"/>
+      <c r="E264" s="3" t="n"/>
     </row>
     <row r="265">
-      <c r="A265" s="13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C265" s="15" t="n">
+      <c r="A265" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B265" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи ассорти [самка] 2,5-3 см [местная] (f4267)</t>
+        </is>
+      </c>
+      <c r="C265" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D265" s="11" t="n"/>
+      <c r="E265" s="12">
+        <f>ROUND(C265*D265,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B266" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Голубое ассорти [самец] 2,5-3 см (П9002)</t>
+        </is>
+      </c>
+      <c r="C266" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D266" s="16" t="n"/>
+      <c r="E266" s="17">
+        <f>ROUND(C266*D266,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B267" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи Змеиная кожа металлик [самка] 2,5-3 см (П8281)</t>
+        </is>
+      </c>
+      <c r="C267" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D267" s="11" t="n"/>
+      <c r="E267" s="12">
+        <f>ROUND(C267*D267,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B268" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Канада [самец] 2,5-3 см (П9052)</t>
+        </is>
+      </c>
+      <c r="C268" s="15" t="n">
+        <v>145</v>
+      </c>
+      <c r="D268" s="16" t="n"/>
+      <c r="E268" s="17">
+        <f>ROUND(C268*D268,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B269" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи Канада [самка] 2,5-3 см (П9053)</t>
+        </is>
+      </c>
+      <c r="C269" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D269" s="11" t="n"/>
+      <c r="E269" s="12">
+        <f>ROUND(C269*D269,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B270" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи кобра [самец] 2,5-3 см (П9056)</t>
+        </is>
+      </c>
+      <c r="C270" s="15" t="n">
         <v>153</v>
       </c>
-      <c r="D265" s="16" t="n"/>
-[...100 lines deleted...]
-      <c r="E270" s="12">
+      <c r="D270" s="16" t="n"/>
+      <c r="E270" s="17">
         <f>ROUND(C270*D270,0)</f>
         <v/>
       </c>
     </row>
     <row r="271">
-      <c r="A271" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E271" s="17">
+      <c r="A271" s="8" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B271" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи Кои тукседо [самец] 2-2,5 см (П8289)</t>
+        </is>
+      </c>
+      <c r="C271" s="10" t="n">
+        <v>177</v>
+      </c>
+      <c r="D271" s="11" t="n"/>
+      <c r="E271" s="12">
         <f>ROUND(C271*D271,0)</f>
         <v/>
       </c>
     </row>
     <row r="272">
-      <c r="A272" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E272" s="12">
+      <c r="A272" s="13" t="inlineStr">
+        <is>
+          <t>Гуппи</t>
+        </is>
+      </c>
+      <c r="B272" s="14" t="inlineStr">
+        <is>
+          <t>Гуппи Кои тукседо [самки] 2,5-3 см (П8285)</t>
+        </is>
+      </c>
+      <c r="C272" s="15" t="n">
+        <v>177</v>
+      </c>
+      <c r="D272" s="16" t="n"/>
+      <c r="E272" s="17">
         <f>ROUND(C272*D272,0)</f>
         <v/>
       </c>
     </row>
-    <row r="273" ht="22.5" customHeight="1">
-      <c r="A273" s="7" t="inlineStr">
+    <row r="273">
+      <c r="A273" s="8" t="inlineStr">
         <is>
           <t>Гуппи</t>
         </is>
       </c>
-      <c r="B273" s="3" t="n"/>
-[...22 lines deleted...]
-      </c>
+      <c r="B273" s="9" t="inlineStr">
+        <is>
+          <t>Гуппи Микариф Сансет [самка] 2,5-3 см (П9055)</t>
+        </is>
+      </c>
+      <c r="C273" s="10" t="n">
+        <v>113</v>
+      </c>
+      <c r="D273" s="11" t="n"/>
+      <c r="E273" s="12">
+        <f>ROUND(C273*D273,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="274" ht="22.5" customHeight="1">
+      <c r="A274" s="7" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B274" s="3" t="n"/>
+      <c r="C274" s="3" t="n"/>
+      <c r="D274" s="3" t="n"/>
+      <c r="E274" s="3" t="n"/>
     </row>
     <row r="275">
-      <c r="A275" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E275" s="17">
+      <c r="A275" s="8" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B275" s="9" t="inlineStr">
+        <is>
+          <t>Меченосец ананас 3-4 см (Р5353)</t>
+        </is>
+      </c>
+      <c r="C275" s="10" t="n">
+        <v>97</v>
+      </c>
+      <c r="D275" s="11" t="n"/>
+      <c r="E275" s="12">
         <f>ROUND(C275*D275,0)</f>
         <v/>
       </c>
     </row>
     <row r="276">
-      <c r="A276" s="8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C276" s="10" t="n">
+      <c r="A276" s="13" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B276" s="14" t="inlineStr">
+        <is>
+          <t>Меченосец ассорти 3-4 см (П2614)</t>
+        </is>
+      </c>
+      <c r="C276" s="15" t="n">
         <v>105</v>
       </c>
-      <c r="D276" s="11" t="n"/>
-      <c r="E276" s="12">
+      <c r="D276" s="16" t="n"/>
+      <c r="E276" s="17">
         <f>ROUND(C276*D276,0)</f>
         <v/>
       </c>
     </row>
     <row r="277">
-      <c r="A277" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E277" s="17">
+      <c r="A277" s="8" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B277" s="9" t="inlineStr">
+        <is>
+          <t>Меченосец берлинский 3-4 см (П8744)</t>
+        </is>
+      </c>
+      <c r="C277" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D277" s="11" t="n"/>
+      <c r="E277" s="12">
         <f>ROUND(C277*D277,0)</f>
         <v/>
       </c>
     </row>
     <row r="278">
-      <c r="A278" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E278" s="12">
+      <c r="A278" s="13" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B278" s="14" t="inlineStr">
+        <is>
+          <t>Меченосец зелёный 3-4 см (П5802)</t>
+        </is>
+      </c>
+      <c r="C278" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D278" s="16" t="n"/>
+      <c r="E278" s="17">
         <f>ROUND(C278*D278,0)</f>
         <v/>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E279" s="17">
+      <c r="A279" s="8" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B279" s="9" t="inlineStr">
+        <is>
+          <t>Меченосец Кохаку 3-4 см (П7402)</t>
+        </is>
+      </c>
+      <c r="C279" s="10" t="n">
+        <v>113</v>
+      </c>
+      <c r="D279" s="11" t="n"/>
+      <c r="E279" s="12">
         <f>ROUND(C279*D279,0)</f>
         <v/>
       </c>
     </row>
     <row r="280">
-      <c r="A280" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E280" s="12">
+      <c r="A280" s="13" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B280" s="14" t="inlineStr">
+        <is>
+          <t>Меченосец красный 3-4 см (П5306)</t>
+        </is>
+      </c>
+      <c r="C280" s="15" t="n">
+        <v>97</v>
+      </c>
+      <c r="D280" s="16" t="n"/>
+      <c r="E280" s="17">
         <f>ROUND(C280*D280,0)</f>
         <v/>
       </c>
     </row>
     <row r="281">
-      <c r="A281" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E281" s="17">
+      <c r="A281" s="8" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B281" s="9" t="inlineStr">
+        <is>
+          <t>Меченосец рубиновый 2,5-3 см (П5637)</t>
+        </is>
+      </c>
+      <c r="C281" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D281" s="11" t="n"/>
+      <c r="E281" s="12">
         <f>ROUND(C281*D281,0)</f>
         <v/>
       </c>
     </row>
     <row r="282">
-      <c r="A282" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E282" s="12">
+      <c r="A282" s="13" t="inlineStr">
+        <is>
+          <t>Меченосцы</t>
+        </is>
+      </c>
+      <c r="B282" s="14" t="inlineStr">
+        <is>
+          <t>Меченосец флаговый красный 2,5-3 см (П9020)</t>
+        </is>
+      </c>
+      <c r="C282" s="15" t="n">
+        <v>145</v>
+      </c>
+      <c r="D282" s="16" t="n"/>
+      <c r="E282" s="17">
         <f>ROUND(C282*D282,0)</f>
         <v/>
       </c>
     </row>
-    <row r="283">
-[...17 lines deleted...]
-      </c>
+    <row r="283" ht="22.5" customHeight="1">
+      <c r="A283" s="7" t="inlineStr">
+        <is>
+          <t>Моллинезии</t>
+        </is>
+      </c>
+      <c r="B283" s="3" t="n"/>
+      <c r="C283" s="3" t="n"/>
+      <c r="D283" s="3" t="n"/>
+      <c r="E283" s="3" t="n"/>
     </row>
     <row r="284">
       <c r="A284" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B284" s="9" t="inlineStr">
         <is>
-          <t>Гуппи зеленая кобра [самка] 2,5-3 см (П8316)</t>
+          <t>Моллинезия ассорти [импорт] 3-4 см (П7690)</t>
         </is>
       </c>
       <c r="C284" s="10" t="n">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="D284" s="11" t="n"/>
       <c r="E284" s="12">
         <f>ROUND(C284*D284,0)</f>
         <v/>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B285" s="14" t="inlineStr">
         <is>
-          <t>Гуппи Змеиная кожа металлик [самка] 2,5-3 см (П8281)</t>
+          <t>Моллинезия баллон золотая 2,5-3 см (П0456)</t>
         </is>
       </c>
       <c r="C285" s="15" t="n">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="D285" s="16" t="n"/>
       <c r="E285" s="17">
         <f>ROUND(C285*D285,0)</f>
         <v/>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B286" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Канада [самец] 2,5-3 см (П7582)</t>
+          <t>Моллинезия баллон платина 2,5-3 см (П8847)</t>
         </is>
       </c>
       <c r="C286" s="10" t="n">
-        <v>153</v>
+        <v>281</v>
       </c>
       <c r="D286" s="11" t="n"/>
       <c r="E286" s="12">
         <f>ROUND(C286*D286,0)</f>
         <v/>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B287" s="14" t="inlineStr">
         <is>
-          <t>Гуппи Канада [самка] 2,5-3 см (П7642)</t>
+          <t>Моллинезия белая 4-5 см (П7742)</t>
         </is>
       </c>
       <c r="C287" s="15" t="n">
-        <v>137</v>
+        <v>241</v>
       </c>
       <c r="D287" s="16" t="n"/>
       <c r="E287" s="17">
         <f>ROUND(C287*D287,0)</f>
         <v/>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B288" s="9" t="inlineStr">
         <is>
-          <t>Гуппи кобра [самец] 2,5-3 см (F4297)</t>
+          <t>Моллинезия велифера ассорти 4-5 см (П7422)</t>
         </is>
       </c>
       <c r="C288" s="10" t="n">
         <v>153</v>
       </c>
       <c r="D288" s="11" t="n"/>
       <c r="E288" s="12">
         <f>ROUND(C288*D288,0)</f>
         <v/>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B289" s="14" t="inlineStr">
         <is>
-          <t>Гуппи Красная Шапочка [самец] 2,5-3 см (П8995)</t>
+          <t>Моллинезия велифера ассорти [местная] 3-4 см (П7422)</t>
         </is>
       </c>
       <c r="C289" s="15" t="n">
-        <v>185</v>
+        <v>89</v>
       </c>
       <c r="D289" s="16" t="n"/>
       <c r="E289" s="17">
         <f>ROUND(C289*D289,0)</f>
         <v/>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B290" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Микариф Сансет [самец] 2,5-3 см (П7734)</t>
+          <t>Моллинезия велифера баллон ассорти [местная] 2,5-3 см (П9024)</t>
         </is>
       </c>
       <c r="C290" s="10" t="n">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="D290" s="11" t="n"/>
       <c r="E290" s="12">
         <f>ROUND(C290*D290,0)</f>
         <v/>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B291" s="14" t="inlineStr">
         <is>
-          <t>Гуппи Микариф Сансет [самка] 2,5-3 см (П8301)</t>
+          <t>Моллинезия золотая 2,5-3 см (П3180)</t>
         </is>
       </c>
       <c r="C291" s="15" t="n">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="D291" s="16" t="n"/>
       <c r="E291" s="17">
         <f>ROUND(C291*D291,0)</f>
         <v/>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B292" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Московская зеленая [самец] 2,5-3 см (П8313)</t>
+          <t>Моллинезия Золотая пыль [импорт] 4-5 см (П2694)</t>
         </is>
       </c>
       <c r="C292" s="10" t="n">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="D292" s="11" t="n"/>
       <c r="E292" s="12">
         <f>ROUND(C292*D292,0)</f>
         <v/>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B293" s="14" t="inlineStr">
         <is>
-          <t>Гуппи Московская синяя [самец] 2,5-3 см [импорт] (П8150)</t>
+          <t>Моллинезия мраморная 4-5 см (П0198)</t>
         </is>
       </c>
       <c r="C293" s="15" t="n">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="D293" s="16" t="n"/>
       <c r="E293" s="17">
         <f>ROUND(C293*D293,0)</f>
         <v/>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B294" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Московская синяя [самец] 2,5-3 см [местная] (П8150)</t>
+          <t>Моллинезия мраморная [импорт] 3-4 см (П0899)</t>
         </is>
       </c>
       <c r="C294" s="10" t="n">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="D294" s="11" t="n"/>
       <c r="E294" s="12">
         <f>ROUND(C294*D294,0)</f>
         <v/>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B295" s="14" t="inlineStr">
         <is>
-          <t>Гуппи Неоновая Синяя [самка] 2,5-3 см (П8276)</t>
+          <t>Моллинезия чёрная 3-4 см (П1695)</t>
         </is>
       </c>
       <c r="C295" s="15" t="n">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="D295" s="16" t="n"/>
       <c r="E295" s="17">
         <f>ROUND(C295*D295,0)</f>
         <v/>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Моллинезии</t>
         </is>
       </c>
       <c r="B296" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Сапфир Синий [самец] 2,5-3 см (П8234)</t>
+          <t>Моллинезия чёрная 4-5 см (П7524)</t>
         </is>
       </c>
       <c r="C296" s="10" t="n">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="D296" s="11" t="n"/>
       <c r="E296" s="12">
         <f>ROUND(C296*D296,0)</f>
         <v/>
       </c>
     </row>
-    <row r="297">
-[...17 lines deleted...]
-      </c>
+    <row r="297" ht="22.5" customHeight="1">
+      <c r="A297" s="7" t="inlineStr">
+        <is>
+          <t>Пецилии</t>
+        </is>
+      </c>
+      <c r="B297" s="3" t="n"/>
+      <c r="C297" s="3" t="n"/>
+      <c r="D297" s="3" t="n"/>
+      <c r="E297" s="3" t="n"/>
     </row>
     <row r="298">
       <c r="A298" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Пецилии</t>
         </is>
       </c>
       <c r="B298" s="9" t="inlineStr">
         <is>
-          <t>Гуппи синий Хвост ножницы [самец] 2,5-3 см (П8583)</t>
+          <t>Пецилия красно-чёрная 2,5-3 см (П2785)</t>
         </is>
       </c>
       <c r="C298" s="10" t="n">
-        <v>156</v>
+        <v>81</v>
       </c>
       <c r="D298" s="11" t="n"/>
       <c r="E298" s="12">
         <f>ROUND(C298*D298,0)</f>
         <v/>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Пецилии</t>
         </is>
       </c>
       <c r="B299" s="14" t="inlineStr">
         <is>
-          <t>Гуппи синий Хвост ножницы [самка] 2,5-3 см (П8761)</t>
+          <t>Пецилия красный закат 2,5-3 см (П3216)</t>
         </is>
       </c>
       <c r="C299" s="15" t="n">
-        <v>137</v>
+        <v>52</v>
       </c>
       <c r="D299" s="16" t="n"/>
       <c r="E299" s="17">
         <f>ROUND(C299*D299,0)</f>
         <v/>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Пецилии</t>
         </is>
       </c>
       <c r="B300" s="9" t="inlineStr">
         <is>
-          <t>Гуппи синяя кобра [самец] 2,5-3 см (П8195)</t>
+          <t>Пецилия красный Микки-Маус 2,5-3 см (П8879)</t>
         </is>
       </c>
       <c r="C300" s="10" t="n">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="D300" s="11" t="n"/>
       <c r="E300" s="12">
         <f>ROUND(C300*D300,0)</f>
         <v/>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="13" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Пецилии</t>
         </is>
       </c>
       <c r="B301" s="14" t="inlineStr">
         <is>
-          <t>Гуппи Тукседо блондин золотой [самец] 2,5-3 см (П8584)</t>
+          <t>Пецилия Микки-Маус 2,5-3 см (П5424)</t>
         </is>
       </c>
       <c r="C301" s="15" t="n">
-        <v>153</v>
+        <v>73</v>
       </c>
       <c r="D301" s="16" t="n"/>
       <c r="E301" s="17">
         <f>ROUND(C301*D301,0)</f>
         <v/>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Пецилии</t>
         </is>
       </c>
       <c r="B302" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Тукседо красная [самец] 2,5-3 см (П8852)</t>
+          <t>Пецилия Тукседо чёрная 2,5-3 см (П8859)</t>
         </is>
       </c>
       <c r="C302" s="10" t="n">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D302" s="11" t="n"/>
       <c r="E302" s="12">
         <f>ROUND(C302*D302,0)</f>
         <v/>
       </c>
     </row>
-    <row r="303">
-[...17 lines deleted...]
-      </c>
+    <row r="303" ht="22.5" customHeight="1">
+      <c r="A303" s="7" t="inlineStr">
+        <is>
+          <t>Радужницы</t>
+        </is>
+      </c>
+      <c r="B303" s="3" t="n"/>
+      <c r="C303" s="3" t="n"/>
+      <c r="D303" s="3" t="n"/>
+      <c r="E303" s="3" t="n"/>
     </row>
     <row r="304">
       <c r="A304" s="8" t="inlineStr">
         <is>
-          <t>Гуппи</t>
+          <t>Радужницы</t>
         </is>
       </c>
       <c r="B304" s="9" t="inlineStr">
         <is>
-          <t>Гуппи Черная [самец] 2,5-3 см (П8480)</t>
+          <t>Голубоглазка  Нормана 1,8-2 см (П7574)</t>
         </is>
       </c>
       <c r="C304" s="10" t="n">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="D304" s="11" t="n"/>
       <c r="E304" s="12">
         <f>ROUND(C304*D304,0)</f>
         <v/>
       </c>
     </row>
-    <row r="305" ht="22.5" customHeight="1">
-[...28 lines deleted...]
-      </c>
+    <row r="305">
+      <c r="A305" s="13" t="inlineStr">
+        <is>
+          <t>Радужницы</t>
+        </is>
+      </c>
+      <c r="B305" s="14" t="inlineStr">
+        <is>
+          <t>Радужница Австралис 4-5 см (П6020)</t>
+        </is>
+      </c>
+      <c r="C305" s="15" t="n">
+        <v>153</v>
+      </c>
+      <c r="D305" s="16" t="n"/>
+      <c r="E305" s="17">
+        <f>ROUND(C305*D305,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="306" ht="22.5" customHeight="1">
+      <c r="A306" s="7" t="inlineStr">
+        <is>
+          <t>Дискусы</t>
+        </is>
+      </c>
+      <c r="B306" s="3" t="n"/>
+      <c r="C306" s="3" t="n"/>
+      <c r="D306" s="3" t="n"/>
+      <c r="E306" s="3" t="n"/>
     </row>
     <row r="307">
-      <c r="A307" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E307" s="17">
+      <c r="A307" s="8" t="inlineStr">
+        <is>
+          <t>Дискусы</t>
+        </is>
+      </c>
+      <c r="B307" s="9" t="inlineStr">
+        <is>
+          <t>Дискус [красная линия] 5-6 см (П9006)</t>
+        </is>
+      </c>
+      <c r="C307" s="10" t="n">
+        <v>1521</v>
+      </c>
+      <c r="D307" s="11" t="n"/>
+      <c r="E307" s="12">
         <f>ROUND(C307*D307,0)</f>
         <v/>
       </c>
     </row>
     <row r="308">
-      <c r="A308" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E308" s="12">
+      <c r="A308" s="13" t="inlineStr">
+        <is>
+          <t>Дискусы</t>
+        </is>
+      </c>
+      <c r="B308" s="14" t="inlineStr">
+        <is>
+          <t>Дискус [красная линия] 6-7 см (П9034)</t>
+        </is>
+      </c>
+      <c r="C308" s="15" t="n">
+        <v>1761</v>
+      </c>
+      <c r="D308" s="16" t="n"/>
+      <c r="E308" s="17">
         <f>ROUND(C308*D308,0)</f>
         <v/>
       </c>
     </row>
-    <row r="309" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E309" s="3" t="n"/>
+    <row r="309">
+      <c r="A309" s="8" t="inlineStr">
+        <is>
+          <t>Дискусы</t>
+        </is>
+      </c>
+      <c r="B309" s="9" t="inlineStr">
+        <is>
+          <t>Дискус Голубой алмаз 5-6 см (П1248)</t>
+        </is>
+      </c>
+      <c r="C309" s="10" t="n">
+        <v>1920</v>
+      </c>
+      <c r="D309" s="11" t="n"/>
+      <c r="E309" s="12">
+        <f>ROUND(C309*D309,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="310">
-      <c r="A310" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E310" s="12">
+      <c r="A310" s="13" t="inlineStr">
+        <is>
+          <t>Дискусы</t>
+        </is>
+      </c>
+      <c r="B310" s="14" t="inlineStr">
+        <is>
+          <t>Дискус Красный туркис 5-6 см (П6474)</t>
+        </is>
+      </c>
+      <c r="C310" s="15" t="n">
+        <v>1761</v>
+      </c>
+      <c r="D310" s="16" t="n"/>
+      <c r="E310" s="17">
         <f>ROUND(C310*D310,0)</f>
         <v/>
       </c>
     </row>
-    <row r="311">
-[...17 lines deleted...]
-      </c>
+    <row r="311" ht="22.5" customHeight="1">
+      <c r="A311" s="7" t="inlineStr">
+        <is>
+          <t>Скалярии</t>
+        </is>
+      </c>
+      <c r="B311" s="3" t="n"/>
+      <c r="C311" s="3" t="n"/>
+      <c r="D311" s="3" t="n"/>
+      <c r="E311" s="3" t="n"/>
     </row>
     <row r="312">
       <c r="A312" s="8" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Скалярии</t>
         </is>
       </c>
       <c r="B312" s="9" t="inlineStr">
         <is>
-          <t>Моллинезия баллон платина 2,5-3 см (П8847)</t>
+          <t>Скалярия 3-4 см  [некондиция] (П5108)</t>
         </is>
       </c>
       <c r="C312" s="10" t="n">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="D312" s="11" t="n"/>
       <c r="E312" s="12">
         <f>ROUND(C312*D312,0)</f>
         <v/>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="13" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Скалярии</t>
         </is>
       </c>
       <c r="B313" s="14" t="inlineStr">
         <is>
-          <t>Моллинезия баллон серебряная 2,5-3 см (П1526)</t>
+          <t>Скалярия ассорти 3-4 см (П5108)</t>
         </is>
       </c>
       <c r="C313" s="15" t="n">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="D313" s="16" t="n"/>
       <c r="E313" s="17">
         <f>ROUND(C313*D313,0)</f>
         <v/>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="8" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Скалярии</t>
         </is>
       </c>
       <c r="B314" s="9" t="inlineStr">
         <is>
-          <t>Моллинезия баллон чёрная 2,5-3 см (П3133)</t>
+          <t>Скалярия ассорти 4-5 см (П7502)</t>
         </is>
       </c>
       <c r="C314" s="10" t="n">
-        <v>121</v>
+        <v>185</v>
       </c>
       <c r="D314" s="11" t="n"/>
       <c r="E314" s="12">
         <f>ROUND(C314*D314,0)</f>
         <v/>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="13" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Скалярии</t>
         </is>
       </c>
       <c r="B315" s="14" t="inlineStr">
         <is>
-          <t>Моллинезия велифера ассорти 4-5 см (П7422)</t>
+          <t>Скалярия Болгарская 3-4 см (П8538)</t>
         </is>
       </c>
       <c r="C315" s="15" t="n">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="D315" s="16" t="n"/>
       <c r="E315" s="17">
         <f>ROUND(C315*D315,0)</f>
         <v/>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="8" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Скалярии</t>
         </is>
       </c>
       <c r="B316" s="9" t="inlineStr">
         <is>
-          <t>Моллинезия велифера ассорти [местная] 3-4 см (П7422)</t>
+          <t>Скалярия Болгарская 5-6 см (П7565)</t>
         </is>
       </c>
       <c r="C316" s="10" t="n">
-        <v>89</v>
+        <v>241</v>
       </c>
       <c r="D316" s="11" t="n"/>
       <c r="E316" s="12">
         <f>ROUND(C316*D316,0)</f>
         <v/>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="13" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Скалярии</t>
         </is>
       </c>
       <c r="B317" s="14" t="inlineStr">
         <is>
-          <t>Моллинезия велифера баллон ассорти 3-4 см (П8170)</t>
+          <t>Скалярия золотая 4-5 см (П7324)</t>
         </is>
       </c>
       <c r="C317" s="15" t="n">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="D317" s="16" t="n"/>
       <c r="E317" s="17">
         <f>ROUND(C317*D317,0)</f>
         <v/>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="8" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Скалярии</t>
         </is>
       </c>
       <c r="B318" s="9" t="inlineStr">
         <is>
-          <t>Моллинезия велифера белая [местная] 4-5 см (П8022)</t>
+          <t>Скалярия кои 3-4 см (П3169)</t>
         </is>
       </c>
       <c r="C318" s="10" t="n">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="D318" s="11" t="n"/>
       <c r="E318" s="12">
         <f>ROUND(C318*D318,0)</f>
         <v/>
       </c>
     </row>
-    <row r="319">
-[...17 lines deleted...]
-      </c>
+    <row r="319" ht="22.5" customHeight="1">
+      <c r="A319" s="7" t="inlineStr">
+        <is>
+          <t>Боции и вьюны</t>
+        </is>
+      </c>
+      <c r="B319" s="3" t="n"/>
+      <c r="C319" s="3" t="n"/>
+      <c r="D319" s="3" t="n"/>
+      <c r="E319" s="3" t="n"/>
     </row>
     <row r="320">
       <c r="A320" s="8" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Боции и вьюны</t>
         </is>
       </c>
       <c r="B320" s="9" t="inlineStr">
         <is>
-          <t>Моллинезия Золотая пыль [импорт] 3-4 см (П0881)</t>
+          <t>Боция модеста 6-7 см (П0185)</t>
         </is>
       </c>
       <c r="C320" s="10" t="n">
-        <v>73</v>
+        <v>521</v>
       </c>
       <c r="D320" s="11" t="n"/>
       <c r="E320" s="12">
         <f>ROUND(C320*D320,0)</f>
         <v/>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="13" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Боции и вьюны</t>
         </is>
       </c>
       <c r="B321" s="14" t="inlineStr">
         <is>
-          <t>Моллинезия чёрная 2,5-3 см (П3101)</t>
+          <t>Боция мраморная 3-4 см (п1656)</t>
         </is>
       </c>
       <c r="C321" s="15" t="n">
-        <v>46</v>
+        <v>201</v>
       </c>
       <c r="D321" s="16" t="n"/>
       <c r="E321" s="17">
         <f>ROUND(C321*D321,0)</f>
         <v/>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="8" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Боции и вьюны</t>
         </is>
       </c>
       <c r="B322" s="9" t="inlineStr">
         <is>
-          <t>Моллинезия чёрная 3-4 см (П1695)</t>
+          <t>Гиринохейлус 3-4 см (п0166)</t>
         </is>
       </c>
       <c r="C322" s="10" t="n">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="D322" s="11" t="n"/>
       <c r="E322" s="12">
         <f>ROUND(C322*D322,0)</f>
         <v/>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="13" t="inlineStr">
         <is>
-          <t>Моллинезии</t>
+          <t>Боции и вьюны</t>
         </is>
       </c>
       <c r="B323" s="14" t="inlineStr">
         <is>
-          <t>Моллинезия чёрная 4-5 см (П7524)</t>
+          <t>Гиринохейлус жёлтый 3-4 см (П1724)</t>
         </is>
       </c>
       <c r="C323" s="15" t="n">
-        <v>97</v>
+        <v>153</v>
       </c>
       <c r="D323" s="16" t="n"/>
       <c r="E323" s="17">
         <f>ROUND(C323*D323,0)</f>
         <v/>
       </c>
     </row>
-    <row r="324" ht="22.5" customHeight="1">
-[...48 lines deleted...]
-      </c>
+    <row r="324">
+      <c r="A324" s="8" t="inlineStr">
+        <is>
+          <t>Боции и вьюны</t>
+        </is>
+      </c>
+      <c r="B324" s="9" t="inlineStr">
+        <is>
+          <t>Гиринохейлус мраморный 3-4 см (П2373)</t>
+        </is>
+      </c>
+      <c r="C324" s="10" t="n">
+        <v>121</v>
+      </c>
+      <c r="D324" s="11" t="n"/>
+      <c r="E324" s="12">
+        <f>ROUND(C324*D324,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="325" ht="22.5" customHeight="1">
+      <c r="A325" s="18" t="inlineStr">
+        <is>
+          <t>Амфибии</t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="n"/>
+      <c r="C325" s="3" t="n"/>
+      <c r="D325" s="3" t="n"/>
+      <c r="E325" s="3" t="n"/>
+    </row>
+    <row r="326" ht="22.5" customHeight="1">
+      <c r="A326" s="7" t="inlineStr">
+        <is>
+          <t>Хвостатые амфибии</t>
+        </is>
+      </c>
+      <c r="B326" s="3" t="n"/>
+      <c r="C326" s="3" t="n"/>
+      <c r="D326" s="3" t="n"/>
+      <c r="E326" s="3" t="n"/>
     </row>
     <row r="327">
       <c r="A327" s="8" t="inlineStr">
         <is>
-          <t>Пецилии</t>
+          <t>Хвостатые амфибии</t>
         </is>
       </c>
       <c r="B327" s="9" t="inlineStr">
         <is>
-          <t>Пецилия Микки-Маус 2,5-3 см (П5424)</t>
+          <t>Тритон испанский 6-7 см (П8417)</t>
         </is>
       </c>
       <c r="C327" s="10" t="n">
-        <v>73</v>
+        <v>353</v>
       </c>
       <c r="D327" s="11" t="n"/>
       <c r="E327" s="12">
         <f>ROUND(C327*D327,0)</f>
         <v/>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="13" t="inlineStr">
         <is>
-          <t>Пецилии</t>
+          <t>Хвостатые амфибии</t>
         </is>
       </c>
       <c r="B328" s="14" t="inlineStr">
         <is>
-          <t>Пецилия Тукседо красная 2,5-3 см (П8900)</t>
+          <t>Тритон испанский 7-8 см (П0007)</t>
         </is>
       </c>
       <c r="C328" s="15" t="n">
-        <v>73</v>
+        <v>401</v>
       </c>
       <c r="D328" s="16" t="n"/>
       <c r="E328" s="17">
         <f>ROUND(C328*D328,0)</f>
         <v/>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="8" t="inlineStr">
         <is>
-          <t>Пецилии</t>
+          <t>Хвостатые амфибии</t>
         </is>
       </c>
       <c r="B329" s="9" t="inlineStr">
         <is>
-          <t>Пецилия Тукседо чёрная 2,5-3 см (П8859)</t>
+          <t>Тритон испанский золотой 6-7 см (П8418)</t>
         </is>
       </c>
       <c r="C329" s="10" t="n">
-        <v>73</v>
+        <v>353</v>
       </c>
       <c r="D329" s="11" t="n"/>
       <c r="E329" s="12">
         <f>ROUND(C329*D329,0)</f>
         <v/>
       </c>
     </row>
     <row r="330" ht="22.5" customHeight="1">
-      <c r="A330" s="7" t="inlineStr">
-[...1 lines deleted...]
-          <t>Радужницы</t>
+      <c r="A330" s="19" t="inlineStr">
+        <is>
+          <t>Беспозвоночные</t>
         </is>
       </c>
       <c r="B330" s="3" t="n"/>
       <c r="C330" s="3" t="n"/>
       <c r="D330" s="3" t="n"/>
       <c r="E330" s="3" t="n"/>
     </row>
-    <row r="331">
-[...17 lines deleted...]
-      </c>
+    <row r="331" ht="22.5" customHeight="1">
+      <c r="A331" s="7" t="inlineStr">
+        <is>
+          <t>Креветки</t>
+        </is>
+      </c>
+      <c r="B331" s="3" t="n"/>
+      <c r="C331" s="3" t="n"/>
+      <c r="D331" s="3" t="n"/>
+      <c r="E331" s="3" t="n"/>
     </row>
     <row r="332">
-      <c r="A332" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E332" s="17">
+      <c r="A332" s="8" t="inlineStr">
+        <is>
+          <t>Креветки</t>
+        </is>
+      </c>
+      <c r="B332" s="9" t="inlineStr">
+        <is>
+          <t>Креветка Амано 2,5-3 см (П8505)</t>
+        </is>
+      </c>
+      <c r="C332" s="10" t="n">
+        <v>143</v>
+      </c>
+      <c r="D332" s="11" t="n"/>
+      <c r="E332" s="12">
         <f>ROUND(C332*D332,0)</f>
         <v/>
       </c>
     </row>
     <row r="333">
-      <c r="A333" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E333" s="12">
+      <c r="A333" s="13" t="inlineStr">
+        <is>
+          <t>Креветки</t>
+        </is>
+      </c>
+      <c r="B333" s="14" t="inlineStr">
+        <is>
+          <t>Креветка Ассорти (П8187)</t>
+        </is>
+      </c>
+      <c r="C333" s="15" t="n">
+        <v>49</v>
+      </c>
+      <c r="D333" s="16" t="n"/>
+      <c r="E333" s="17">
         <f>ROUND(C333*D333,0)</f>
         <v/>
       </c>
     </row>
-    <row r="334">
-[...17 lines deleted...]
-      </c>
+    <row r="334" ht="22.5" customHeight="1">
+      <c r="A334" s="7" t="inlineStr">
+        <is>
+          <t>Раки</t>
+        </is>
+      </c>
+      <c r="B334" s="3" t="n"/>
+      <c r="C334" s="3" t="n"/>
+      <c r="D334" s="3" t="n"/>
+      <c r="E334" s="3" t="n"/>
     </row>
     <row r="335">
       <c r="A335" s="8" t="inlineStr">
         <is>
-          <t>Радужницы</t>
+          <t>Раки</t>
         </is>
       </c>
       <c r="B335" s="9" t="inlineStr">
         <is>
-          <t>Радужница Сплендида Иннорната [вишневая] 4-5 см (П7533)</t>
+          <t>Рак белый 3-4 см (п3783)</t>
         </is>
       </c>
       <c r="C335" s="10" t="n">
-        <v>153</v>
+        <v>273</v>
       </c>
       <c r="D335" s="11" t="n"/>
       <c r="E335" s="12">
         <f>ROUND(C335*D335,0)</f>
         <v/>
       </c>
     </row>
-    <row r="336" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E336" s="3" t="n"/>
+    <row r="336">
+      <c r="A336" s="13" t="inlineStr">
+        <is>
+          <t>Раки</t>
+        </is>
+      </c>
+      <c r="B336" s="14" t="inlineStr">
+        <is>
+          <t>Рак калифорнийский [Индонезия] 3-4 см (Р4797           )</t>
+        </is>
+      </c>
+      <c r="C336" s="15" t="n">
+        <v>321</v>
+      </c>
+      <c r="D336" s="16" t="n"/>
+      <c r="E336" s="17">
+        <f>ROUND(C336*D336,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="337">
       <c r="A337" s="8" t="inlineStr">
         <is>
-          <t>Дискусы</t>
+          <t>Раки</t>
         </is>
       </c>
       <c r="B337" s="9" t="inlineStr">
         <is>
-          <t>Дискус [красная линия] 5-6 см (П9006)</t>
+          <t>Рак красный флоридский 3-4 см (П5299)</t>
         </is>
       </c>
       <c r="C337" s="10" t="n">
-        <v>1521</v>
+        <v>281</v>
       </c>
       <c r="D337" s="11" t="n"/>
       <c r="E337" s="12">
         <f>ROUND(C337*D337,0)</f>
         <v/>
       </c>
     </row>
-    <row r="338" ht="22.5" customHeight="1">
-[...28 lines deleted...]
-      </c>
+    <row r="338">
+      <c r="A338" s="13" t="inlineStr">
+        <is>
+          <t>Раки</t>
+        </is>
+      </c>
+      <c r="B338" s="14" t="inlineStr">
+        <is>
+          <t>Рак мексиканский оранжевый 2,5-3 см (П8419)</t>
+        </is>
+      </c>
+      <c r="C338" s="15" t="n">
+        <v>401</v>
+      </c>
+      <c r="D338" s="16" t="n"/>
+      <c r="E338" s="17">
+        <f>ROUND(C338*D338,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="339" ht="22.5" customHeight="1">
+      <c r="A339" s="7" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B339" s="3" t="n"/>
+      <c r="C339" s="3" t="n"/>
+      <c r="D339" s="3" t="n"/>
+      <c r="E339" s="3" t="n"/>
     </row>
     <row r="340">
-      <c r="A340" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E340" s="17">
+      <c r="A340" s="8" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B340" s="9" t="inlineStr">
+        <is>
+          <t>Мидия криспата (П6553)</t>
+        </is>
+      </c>
+      <c r="C340" s="10" t="n">
+        <v>154</v>
+      </c>
+      <c r="D340" s="11" t="n"/>
+      <c r="E340" s="12">
         <f>ROUND(C340*D340,0)</f>
         <v/>
       </c>
     </row>
     <row r="341">
-      <c r="A341" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E341" s="12">
+      <c r="A341" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B341" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Ампуллярия 1,5-2 см (П4245)</t>
+        </is>
+      </c>
+      <c r="C341" s="15" t="n">
+        <v>41</v>
+      </c>
+      <c r="D341" s="16" t="n"/>
+      <c r="E341" s="17">
         <f>ROUND(C341*D341,0)</f>
         <v/>
       </c>
     </row>
-    <row r="342" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E342" s="3" t="n"/>
+    <row r="342">
+      <c r="A342" s="8" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B342" s="9" t="inlineStr">
+        <is>
+          <t>Улитка Каска (П6821)</t>
+        </is>
+      </c>
+      <c r="C342" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D342" s="11" t="n"/>
+      <c r="E342" s="12">
+        <f>ROUND(C342*D342,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="343">
-      <c r="A343" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E343" s="12">
+      <c r="A343" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B343" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Неритина ассорти (П8943)</t>
+        </is>
+      </c>
+      <c r="C343" s="15" t="n">
+        <v>137</v>
+      </c>
+      <c r="D343" s="16" t="n"/>
+      <c r="E343" s="17">
         <f>ROUND(C343*D343,0)</f>
         <v/>
       </c>
     </row>
-    <row r="344" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E344" s="3" t="n"/>
+    <row r="344">
+      <c r="A344" s="8" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B344" s="9" t="inlineStr">
+        <is>
+          <t>Улитка Неритина полосатая (П8939)</t>
+        </is>
+      </c>
+      <c r="C344" s="10" t="n">
+        <v>137</v>
+      </c>
+      <c r="D344" s="11" t="n"/>
+      <c r="E344" s="12">
+        <f>ROUND(C344*D344,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="345">
-      <c r="A345" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E345" s="12">
+      <c r="A345" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B345" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Спикси 1,8-2 см (П7275)</t>
+        </is>
+      </c>
+      <c r="C345" s="15" t="n">
+        <v>57</v>
+      </c>
+      <c r="D345" s="16" t="n"/>
+      <c r="E345" s="17">
         <f>ROUND(C345*D345,0)</f>
         <v/>
       </c>
     </row>
     <row r="346">
-      <c r="A346" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E346" s="17">
+      <c r="A346" s="8" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B346" s="9" t="inlineStr">
+        <is>
+          <t>Улитка Хелена (РВ431)</t>
+        </is>
+      </c>
+      <c r="C346" s="10" t="n">
+        <v>105</v>
+      </c>
+      <c r="D346" s="11" t="n"/>
+      <c r="E346" s="12">
         <f>ROUND(C346*D346,0)</f>
         <v/>
       </c>
     </row>
     <row r="347">
-      <c r="A347" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E347" s="12">
+      <c r="A347" s="13" t="inlineStr">
+        <is>
+          <t>Улитки</t>
+        </is>
+      </c>
+      <c r="B347" s="14" t="inlineStr">
+        <is>
+          <t>Улитка Шип дьявола (П6558)</t>
+        </is>
+      </c>
+      <c r="C347" s="15" t="n">
+        <v>217</v>
+      </c>
+      <c r="D347" s="16" t="n"/>
+      <c r="E347" s="17">
         <f>ROUND(C347*D347,0)</f>
         <v/>
       </c>
     </row>
-    <row r="348">
-[...17 lines deleted...]
-      </c>
+    <row r="348" ht="22.5" customHeight="1">
+      <c r="A348" s="20" t="inlineStr">
+        <is>
+          <t>Растения</t>
+        </is>
+      </c>
+      <c r="B348" s="3" t="n"/>
+      <c r="C348" s="3" t="n"/>
+      <c r="D348" s="3" t="n"/>
+      <c r="E348" s="3" t="n"/>
     </row>
     <row r="349" ht="22.5" customHeight="1">
-      <c r="A349" s="18" t="inlineStr">
-[...1 lines deleted...]
-          <t>Амфибии</t>
+      <c r="A349" s="7" t="inlineStr">
+        <is>
+          <t>Кладофора</t>
         </is>
       </c>
       <c r="B349" s="3" t="n"/>
       <c r="C349" s="3" t="n"/>
       <c r="D349" s="3" t="n"/>
       <c r="E349" s="3" t="n"/>
     </row>
-    <row r="350" ht="22.5" customHeight="1">
-[...28 lines deleted...]
-      </c>
+    <row r="350">
+      <c r="A350" s="8" t="inlineStr">
+        <is>
+          <t>Кладофора</t>
+        </is>
+      </c>
+      <c r="B350" s="9" t="inlineStr">
+        <is>
+          <t>Кладофора шаровидная 2-3 см (Р9123)</t>
+        </is>
+      </c>
+      <c r="C350" s="10" t="n">
+        <v>129</v>
+      </c>
+      <c r="D350" s="11" t="n"/>
+      <c r="E350" s="12">
+        <f>ROUND(C350*D350,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="351" ht="22.5" customHeight="1">
+      <c r="A351" s="7" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B351" s="3" t="n"/>
+      <c r="C351" s="3" t="n"/>
+      <c r="D351" s="3" t="n"/>
+      <c r="E351" s="3" t="n"/>
     </row>
     <row r="352">
-      <c r="A352" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E352" s="17">
+      <c r="A352" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B352" s="9" t="inlineStr">
+        <is>
+          <t>Альтернантера "Бетцика" красная [пучок 5-6 веточек] [ВР 84] (П8745)</t>
+        </is>
+      </c>
+      <c r="C352" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D352" s="11" t="n"/>
+      <c r="E352" s="12">
         <f>ROUND(C352*D352,0)</f>
         <v/>
       </c>
     </row>
     <row r="353">
-      <c r="A353" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E353" s="12">
+      <c r="A353" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B353" s="14" t="inlineStr">
+        <is>
+          <t>Аммания "Грацилис" [пучок 7-9 веточек] [ВР 01] (П8586)</t>
+        </is>
+      </c>
+      <c r="C353" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D353" s="16" t="n"/>
+      <c r="E353" s="17">
         <f>ROUND(C353*D353,0)</f>
         <v/>
       </c>
     </row>
     <row r="354">
-      <c r="A354" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E354" s="17">
+      <c r="A354" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B354" s="9" t="inlineStr">
+        <is>
+          <t>Бакопа "Каролинская" [пучок 9-10 веточек] [ВР 05] (П8608)</t>
+        </is>
+      </c>
+      <c r="C354" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D354" s="11" t="n"/>
+      <c r="E354" s="12">
         <f>ROUND(C354*D354,0)</f>
         <v/>
       </c>
     </row>
-    <row r="355" ht="22.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="E356" s="3" t="n"/>
+    <row r="355">
+      <c r="A355" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B355" s="14" t="inlineStr">
+        <is>
+          <t>Бакопа "Монье" [пучок 8-10 веточек] [ВР 06] (П9031)</t>
+        </is>
+      </c>
+      <c r="C355" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D355" s="16" t="n"/>
+      <c r="E355" s="17">
+        <f>ROUND(C355*D355,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B356" s="9" t="inlineStr">
+        <is>
+          <t>Гигрофила "Гвианская" [пучок 4-5 веточек] [Вр 137] (П8706)</t>
+        </is>
+      </c>
+      <c r="C356" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D356" s="11" t="n"/>
+      <c r="E356" s="12">
+        <f>ROUND(C356*D356,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="357">
-      <c r="A357" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E357" s="12">
+      <c r="A357" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B357" s="14" t="inlineStr">
+        <is>
+          <t>Гигрофила "Стрикта" [пучок 5-6 веточек] [ВР 28] (П8872)</t>
+        </is>
+      </c>
+      <c r="C357" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D357" s="16" t="n"/>
+      <c r="E357" s="17">
         <f>ROUND(C357*D357,0)</f>
         <v/>
       </c>
     </row>
     <row r="358">
-      <c r="A358" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E358" s="17">
+      <c r="A358" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B358" s="9" t="inlineStr">
+        <is>
+          <t>Гигрофила "Узорчатая" [пучок 8-9 веточек] [ВР 98] (П8708)</t>
+        </is>
+      </c>
+      <c r="C358" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D358" s="11" t="n"/>
+      <c r="E358" s="12">
         <f>ROUND(C358*D358,0)</f>
         <v/>
       </c>
     </row>
     <row r="359">
-      <c r="A359" s="8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C359" s="10" t="n">
+      <c r="A359" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B359" s="14" t="inlineStr">
+        <is>
+          <t>Кабомба "Водная" [пучок 7-8 веточек] [ВР 96] (П8690)</t>
+        </is>
+      </c>
+      <c r="C359" s="15" t="n">
         <v>457</v>
       </c>
-      <c r="D359" s="11" t="n"/>
-      <c r="E359" s="12">
+      <c r="D359" s="16" t="n"/>
+      <c r="E359" s="17">
         <f>ROUND(C359*D359,0)</f>
         <v/>
       </c>
     </row>
-    <row r="360" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E360" s="3" t="n"/>
+    <row r="360">
+      <c r="A360" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B360" s="9" t="inlineStr">
+        <is>
+          <t>Криптокорина «Беккета» [пучок 2-3 корешка] [ВР 09] (П8692)</t>
+        </is>
+      </c>
+      <c r="C360" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D360" s="11" t="n"/>
+      <c r="E360" s="12">
+        <f>ROUND(C360*D360,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="361">
-      <c r="A361" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E361" s="12">
+      <c r="A361" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B361" s="14" t="inlineStr">
+        <is>
+          <t>Криптокорина «Жёлтая» [пучок 3-4 корешка] [ВР 64] (П8693)</t>
+        </is>
+      </c>
+      <c r="C361" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D361" s="16" t="n"/>
+      <c r="E361" s="17">
         <f>ROUND(C361*D361,0)</f>
         <v/>
       </c>
     </row>
     <row r="362">
-      <c r="A362" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E362" s="17">
+      <c r="A362" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B362" s="9" t="inlineStr">
+        <is>
+          <t>Лимнофила "Ароматика" [пучок 5-6 веточек] [ВР 49] (П8711)</t>
+        </is>
+      </c>
+      <c r="C362" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D362" s="11" t="n"/>
+      <c r="E362" s="12">
         <f>ROUND(C362*D362,0)</f>
         <v/>
       </c>
     </row>
     <row r="363">
-      <c r="A363" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E363" s="12">
+      <c r="A363" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B363" s="14" t="inlineStr">
+        <is>
+          <t>Лимнофила "Водная" [пучок 8-9 веточек] [ВР 74] (П8709)</t>
+        </is>
+      </c>
+      <c r="C363" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D363" s="16" t="n"/>
+      <c r="E363" s="17">
         <f>ROUND(C363*D363,0)</f>
         <v/>
       </c>
     </row>
     <row r="364">
-      <c r="A364" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E364" s="17">
+      <c r="A364" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B364" s="9" t="inlineStr">
+        <is>
+          <t>Лимнофила "Сидячецветковая" [пучок 7-8 веточек] [ВР 32] (П8710)</t>
+        </is>
+      </c>
+      <c r="C364" s="10" t="n">
+        <v>457</v>
+      </c>
+      <c r="D364" s="11" t="n"/>
+      <c r="E364" s="12">
         <f>ROUND(C364*D364,0)</f>
         <v/>
       </c>
     </row>
-    <row r="365" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E365" s="3" t="n"/>
+    <row r="365">
+      <c r="A365" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (пучок)</t>
+        </is>
+      </c>
+      <c r="B365" s="14" t="inlineStr">
+        <is>
+          <t>Людвигия "Вариегата" [пучок 9-10 веточек] [ВР 121] (П8794)</t>
+        </is>
+      </c>
+      <c r="C365" s="15" t="n">
+        <v>457</v>
+      </c>
+      <c r="D365" s="16" t="n"/>
+      <c r="E365" s="17">
+        <f>ROUND(C365*D365,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="366">
       <c r="A366" s="8" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B366" s="9" t="inlineStr">
         <is>
-          <t>Мидия криспата (П6553)</t>
+          <t>Людвигия "Овальная" [пучок 8-10 веточек] [ВР 33] (П8712)</t>
         </is>
       </c>
       <c r="C366" s="10" t="n">
-        <v>154</v>
+        <v>457</v>
       </c>
       <c r="D366" s="11" t="n"/>
       <c r="E366" s="12">
         <f>ROUND(C366*D366,0)</f>
         <v/>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="13" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B367" s="14" t="inlineStr">
         <is>
-          <t>Улитка Ампуллярия 2,5-3 см (П5086)</t>
+          <t>Ротала "Круглолистная" [пучок 14-15 веточек] [ВР 38] (П8718)</t>
         </is>
       </c>
       <c r="C367" s="15" t="n">
-        <v>57</v>
+        <v>457</v>
       </c>
       <c r="D367" s="16" t="n"/>
       <c r="E367" s="17">
         <f>ROUND(C367*D367,0)</f>
         <v/>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="8" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B368" s="9" t="inlineStr">
         <is>
-          <t>Улитка Каска (П6821)</t>
+          <t>Эхинодорус "Амазонский" [пучок 2 корешка] [ВР 16] (П8595)</t>
         </is>
       </c>
       <c r="C368" s="10" t="n">
-        <v>137</v>
+        <v>457</v>
       </c>
       <c r="D368" s="11" t="n"/>
       <c r="E368" s="12">
         <f>ROUND(C368*D368,0)</f>
         <v/>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="13" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B369" s="14" t="inlineStr">
         <is>
-          <t>Улитка Мартенса белая (П7180)</t>
+          <t>Эхинодорус "Блехера" [пучок 2 корешка] [ВР 70] (П8597)</t>
         </is>
       </c>
       <c r="C369" s="15" t="n">
-        <v>265</v>
+        <v>457</v>
       </c>
       <c r="D369" s="16" t="n"/>
       <c r="E369" s="17">
         <f>ROUND(C369*D369,0)</f>
         <v/>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="8" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B370" s="9" t="inlineStr">
         <is>
-          <t>Улитка Неритина ассорти (П8943)</t>
+          <t>Эхинодорус "Леопардовый" [пучок 2-3 корешка] [ВР 52] (П8697)</t>
         </is>
       </c>
       <c r="C370" s="10" t="n">
-        <v>137</v>
+        <v>457</v>
       </c>
       <c r="D370" s="11" t="n"/>
       <c r="E370" s="12">
         <f>ROUND(C370*D370,0)</f>
         <v/>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="13" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B371" s="14" t="inlineStr">
         <is>
-          <t>Улитка Неритина полосатая (П8939)</t>
+          <t>Эхинодорус "Оцелот" [пучок 2 корешка] [ВР 118] (П8698)</t>
         </is>
       </c>
       <c r="C371" s="15" t="n">
-        <v>137</v>
+        <v>457</v>
       </c>
       <c r="D371" s="16" t="n"/>
       <c r="E371" s="17">
         <f>ROUND(C371*D371,0)</f>
         <v/>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="8" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B372" s="9" t="inlineStr">
         <is>
-          <t>Улитка Спикси 1,8-2 см (П7275)</t>
+          <t>Эхинодорус "Розе" [пучок 2 корешка] [ВР 123] (П8678)</t>
         </is>
       </c>
       <c r="C372" s="10" t="n">
-        <v>41</v>
+        <v>457</v>
       </c>
       <c r="D372" s="11" t="n"/>
       <c r="E372" s="12">
         <f>ROUND(C372*D372,0)</f>
         <v/>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="13" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B373" s="14" t="inlineStr">
         <is>
-          <t>Улитка Хелена (РВ431)</t>
+          <t>Эхинодорус "Сердцелистный" [пучок 2-3 корешка] [ВР 17] (П8702)</t>
         </is>
       </c>
       <c r="C373" s="15" t="n">
-        <v>105</v>
+        <v>457</v>
       </c>
       <c r="D373" s="16" t="n"/>
       <c r="E373" s="17">
         <f>ROUND(C373*D373,0)</f>
         <v/>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="8" t="inlineStr">
         <is>
-          <t>Улитки</t>
+          <t>Живые растения (пучок)</t>
         </is>
       </c>
       <c r="B374" s="9" t="inlineStr">
         <is>
-          <t>Улитка Шип дьявола (П6558)</t>
+          <t>Эхинодорус "Уругвайский" [пучок 2 корешка] [ВР 124] (П8701)</t>
         </is>
       </c>
       <c r="C374" s="10" t="n">
-        <v>217</v>
+        <v>457</v>
       </c>
       <c r="D374" s="11" t="n"/>
       <c r="E374" s="12">
         <f>ROUND(C374*D374,0)</f>
         <v/>
       </c>
     </row>
     <row r="375" ht="22.5" customHeight="1">
-      <c r="A375" s="20" t="inlineStr">
-[...1 lines deleted...]
-          <t>Растения</t>
+      <c r="A375" s="7" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B375" s="3" t="n"/>
       <c r="C375" s="3" t="n"/>
       <c r="D375" s="3" t="n"/>
       <c r="E375" s="3" t="n"/>
     </row>
-    <row r="376" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E376" s="3" t="n"/>
+    <row r="376">
+      <c r="A376" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B376" s="9" t="inlineStr">
+        <is>
+          <t>Альтернантера "Бетцика" красная [веточка] [ВР 84] (П8745)</t>
+        </is>
+      </c>
+      <c r="C376" s="10" t="n">
+        <v>106</v>
+      </c>
+      <c r="D376" s="11" t="n"/>
+      <c r="E376" s="12">
+        <f>ROUND(C376*D376,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="377">
-      <c r="A377" s="8" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E377" s="12">
+      <c r="A377" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B377" s="14" t="inlineStr">
+        <is>
+          <t>Аммания "Грацилис" [веточка] [ВР 01] (П8586)</t>
+        </is>
+      </c>
+      <c r="C377" s="15" t="n">
+        <v>92</v>
+      </c>
+      <c r="D377" s="16" t="n"/>
+      <c r="E377" s="17">
         <f>ROUND(C377*D377,0)</f>
         <v/>
       </c>
     </row>
     <row r="378">
-      <c r="A378" s="13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E378" s="17">
+      <c r="A378" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B378" s="9" t="inlineStr">
+        <is>
+          <t>Бакопа "Каролинская" [веточка] [ВР 05] (П8608)</t>
+        </is>
+      </c>
+      <c r="C378" s="10" t="n">
+        <v>71</v>
+      </c>
+      <c r="D378" s="11" t="n"/>
+      <c r="E378" s="12">
         <f>ROUND(C378*D378,0)</f>
         <v/>
       </c>
     </row>
-    <row r="379" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="E379" s="3" t="n"/>
+    <row r="379">
+      <c r="A379" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B379" s="14" t="inlineStr">
+        <is>
+          <t>Бакопа "Монье" [веточка] [ВР 06] (П9031)</t>
+        </is>
+      </c>
+      <c r="C379" s="15" t="n">
+        <v>65</v>
+      </c>
+      <c r="D379" s="16" t="n"/>
+      <c r="E379" s="17">
+        <f>ROUND(C379*D379,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="380">
       <c r="A380" s="8" t="inlineStr">
         <is>
-          <t>Живые растения (пучок)</t>
+          <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B380" s="9" t="inlineStr">
         <is>
-          <t>Альтернантера "Рейнека" розовая [пучок 6-7 веточек] [ВР 04] (П8929)</t>
+          <t>Гигрофила "Гвианская" [веточка] [Вр 137] (П8706)</t>
         </is>
       </c>
       <c r="C380" s="10" t="n">
-        <v>457</v>
+        <v>129</v>
       </c>
       <c r="D380" s="11" t="n"/>
       <c r="E380" s="12">
         <f>ROUND(C380*D380,0)</f>
         <v/>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="13" t="inlineStr">
         <is>
-          <t>Живые растения (пучок)</t>
+          <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B381" s="14" t="inlineStr">
         <is>
-          <t>Аммания "Грацилис" [пучок 7-9 веточек] [ВР 01] (П8586)</t>
+          <t>Гигрофила "Стрикта" [веточка] [ВР 28] (П8872)</t>
         </is>
       </c>
       <c r="C381" s="15" t="n">
-        <v>457</v>
+        <v>106</v>
       </c>
       <c r="D381" s="16" t="n"/>
       <c r="E381" s="17">
         <f>ROUND(C381*D381,0)</f>
         <v/>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="8" t="inlineStr">
         <is>
-          <t>Живые растения (пучок)</t>
+          <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B382" s="9" t="inlineStr">
         <is>
-          <t>Бакопа "Каролинская" [пучок 9-10 веточек] [ВР 05] (П8608)</t>
+          <t>Гигрофила "Узорчатая" [веточка] [ВР 98] (П8708)</t>
         </is>
       </c>
       <c r="C382" s="10" t="n">
-        <v>457</v>
+        <v>81</v>
       </c>
       <c r="D382" s="11" t="n"/>
       <c r="E382" s="12">
         <f>ROUND(C382*D382,0)</f>
         <v/>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="13" t="inlineStr">
         <is>
-          <t>Живые растения (пучок)</t>
+          <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B383" s="14" t="inlineStr">
         <is>
-          <t>Лобелия "Кардинальская" [пучок 3-4 корешка] [ВР 75] (П8688)</t>
+          <t>Кабомба "Водная" [веточка] [ВР 96] (П8690)</t>
         </is>
       </c>
       <c r="C383" s="15" t="n">
-        <v>457</v>
+        <v>92</v>
       </c>
       <c r="D383" s="16" t="n"/>
       <c r="E383" s="17">
         <f>ROUND(C383*D383,0)</f>
         <v/>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="8" t="inlineStr">
         <is>
-          <t>Живые растения (пучок)</t>
+          <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B384" s="9" t="inlineStr">
         <is>
-          <t>Людвигия "Вариегата" [пучок 9-10 веточек] [ВР 121] (П8794)</t>
+          <t>Криптокорина «Беккета» [корешок] [ВР 09] (П8692)</t>
         </is>
       </c>
       <c r="C384" s="10" t="n">
-        <v>402</v>
+        <v>214</v>
       </c>
       <c r="D384" s="11" t="n"/>
       <c r="E384" s="12">
         <f>ROUND(C384*D384,0)</f>
         <v/>
       </c>
     </row>
-    <row r="385" ht="22.5" customHeight="1">
-      <c r="A385" s="7" t="inlineStr">
+    <row r="385">
+      <c r="A385" s="13" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
-      <c r="B385" s="3" t="n"/>
-[...2 lines deleted...]
-      <c r="E385" s="3" t="n"/>
+      <c r="B385" s="14" t="inlineStr">
+        <is>
+          <t>Криптокорина «Жёлтая» [корешок] [ВР 64] (П8693)</t>
+        </is>
+      </c>
+      <c r="C385" s="15" t="n">
+        <v>161</v>
+      </c>
+      <c r="D385" s="16" t="n"/>
+      <c r="E385" s="17">
+        <f>ROUND(C385*D385,0)</f>
+        <v/>
+      </c>
     </row>
     <row r="386">
       <c r="A386" s="8" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B386" s="9" t="inlineStr">
         <is>
-          <t>Альтернантера "Рейнека" розовая [веточка] [ВР 04] (П8929)</t>
+          <t>Лимнофила "Ароматика" [веточка] [ВР 49] (П8711)</t>
         </is>
       </c>
       <c r="C386" s="10" t="n">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="D386" s="11" t="n"/>
       <c r="E386" s="12">
         <f>ROUND(C386*D386,0)</f>
         <v/>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="13" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B387" s="14" t="inlineStr">
         <is>
-          <t>Аммания "Грацилис" [веточка] [ВР 01] (П8586)</t>
+          <t>Лимнофила "Водная" [веточка] [ВР 74] (П8709)</t>
         </is>
       </c>
       <c r="C387" s="15" t="n">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="D387" s="16" t="n"/>
       <c r="E387" s="17">
         <f>ROUND(C387*D387,0)</f>
         <v/>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="8" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B388" s="9" t="inlineStr">
         <is>
-          <t>Бакопа "Каролинская" [веточка] [ВР 05] (П8608)</t>
+          <t>Лимнофила "Сидячецветковая" [веточка] [ВР 32] (П8710)</t>
         </is>
       </c>
       <c r="C388" s="10" t="n">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D388" s="11" t="n"/>
       <c r="E388" s="12">
         <f>ROUND(C388*D388,0)</f>
         <v/>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="13" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B389" s="14" t="inlineStr">
         <is>
-          <t>Криптокорина «Невиля» [корешок] [ВР 65] (П8988)</t>
+          <t>Людвигия "Вариегата" [веточка] [ВР 121] (П8794)</t>
         </is>
       </c>
       <c r="C389" s="15" t="n">
-        <v>321</v>
+        <v>65</v>
       </c>
       <c r="D389" s="16" t="n"/>
       <c r="E389" s="17">
         <f>ROUND(C389*D389,0)</f>
         <v/>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="8" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B390" s="9" t="inlineStr">
         <is>
-          <t>Криптокорина «Невиля» [пучок 2-3 корешка] [ВР 65] (П8988)</t>
+          <t>Людвигия "Овальная" [веточка] [ВР 33] (П8712)</t>
         </is>
       </c>
       <c r="C390" s="10" t="n">
-        <v>457</v>
+        <v>65</v>
       </c>
       <c r="D390" s="11" t="n"/>
       <c r="E390" s="12">
         <f>ROUND(C390*D390,0)</f>
         <v/>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="13" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B391" s="14" t="inlineStr">
         <is>
-          <t>Лобелия "Кардинальская" [корешок] [ВР 75] (П8688)</t>
+          <t>Ротала "Круглолистная" [веточка] [ВР 38] (П8718)</t>
         </is>
       </c>
       <c r="C391" s="15" t="n">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="D391" s="16" t="n"/>
       <c r="E391" s="17">
         <f>ROUND(C391*D391,0)</f>
         <v/>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="8" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B392" s="9" t="inlineStr">
         <is>
-          <t>Людвигия "Вариегата" [веточка] [ВР 121] (П8794)</t>
+          <t>Эхинодорус "Амазонский" [корешок] [ВР 16] (П8595)</t>
         </is>
       </c>
       <c r="C392" s="10" t="n">
-        <v>57</v>
+        <v>321</v>
       </c>
       <c r="D392" s="11" t="n"/>
       <c r="E392" s="12">
         <f>ROUND(C392*D392,0)</f>
         <v/>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="13" t="inlineStr">
         <is>
           <t>Живые растения (веточка)</t>
         </is>
       </c>
       <c r="B393" s="14" t="inlineStr">
         <is>
-          <t>Эхинодорус "Ред Рубин" [корешок] [В 143] (П8599)</t>
+          <t>Эхинодорус "Блехера" [корешок] [ВР 70] (П8597)</t>
         </is>
       </c>
       <c r="C393" s="15" t="n">
-        <v>785</v>
+        <v>321</v>
       </c>
       <c r="D393" s="16" t="n"/>
       <c r="E393" s="17">
         <f>ROUND(C393*D393,0)</f>
         <v/>
       </c>
     </row>
+    <row r="394">
+      <c r="A394" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B394" s="9" t="inlineStr">
+        <is>
+          <t>Эхинодорус "Леопардовый" [корешок] [ВР 52] (П8697)</t>
+        </is>
+      </c>
+      <c r="C394" s="10" t="n">
+        <v>321</v>
+      </c>
+      <c r="D394" s="11" t="n"/>
+      <c r="E394" s="12">
+        <f>ROUND(C394*D394,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B395" s="14" t="inlineStr">
+        <is>
+          <t>Эхинодорус "Оцелот" [корешок] [ВР 118] (П8698)</t>
+        </is>
+      </c>
+      <c r="C395" s="15" t="n">
+        <v>321</v>
+      </c>
+      <c r="D395" s="16" t="n"/>
+      <c r="E395" s="17">
+        <f>ROUND(C395*D395,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B396" s="9" t="inlineStr">
+        <is>
+          <t>Эхинодорус "Розе" [корешок] [ВР 123] (П8678)</t>
+        </is>
+      </c>
+      <c r="C396" s="10" t="n">
+        <v>321</v>
+      </c>
+      <c r="D396" s="11" t="n"/>
+      <c r="E396" s="12">
+        <f>ROUND(C396*D396,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="13" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B397" s="14" t="inlineStr">
+        <is>
+          <t>Эхинодорус "Сердцелистный" [корешок] [ВР 17] (П8702)</t>
+        </is>
+      </c>
+      <c r="C397" s="15" t="n">
+        <v>321</v>
+      </c>
+      <c r="D397" s="16" t="n"/>
+      <c r="E397" s="17">
+        <f>ROUND(C397*D397,0)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="8" t="inlineStr">
+        <is>
+          <t>Живые растения (веточка)</t>
+        </is>
+      </c>
+      <c r="B398" s="9" t="inlineStr">
+        <is>
+          <t>Эхинодорус "Уругвайский" [корешок] [ВР 124] (П8701)</t>
+        </is>
+      </c>
+      <c r="C398" s="10" t="n">
+        <v>321</v>
+      </c>
+      <c r="D398" s="11" t="n"/>
+      <c r="E398" s="12">
+        <f>ROUND(C398*D398,0)</f>
+        <v/>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="33">
-[...1 lines deleted...]
-    <mergeCell ref="A350:E350"/>
+  <mergeCells count="32">
+    <mergeCell ref="A83:E83"/>
+    <mergeCell ref="A319:E319"/>
+    <mergeCell ref="A142:E142"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A349:E349"/>
-    <mergeCell ref="A70:E70"/>
-[...3 lines deleted...]
-    <mergeCell ref="A183:E183"/>
+    <mergeCell ref="A325:E325"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A339:E339"/>
+    <mergeCell ref="A334:E334"/>
+    <mergeCell ref="A241:E241"/>
+    <mergeCell ref="A256:E256"/>
     <mergeCell ref="A330:E330"/>
-    <mergeCell ref="A305:E305"/>
-[...2 lines deleted...]
-    <mergeCell ref="A379:E379"/>
+    <mergeCell ref="A283:E283"/>
+    <mergeCell ref="A118:E118"/>
     <mergeCell ref="A375:E375"/>
-    <mergeCell ref="A365:E365"/>
+    <mergeCell ref="A264:E264"/>
+    <mergeCell ref="A351:E351"/>
+    <mergeCell ref="A326:E326"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A356:E356"/>
-[...7 lines deleted...]
-    <mergeCell ref="A324:E324"/>
+    <mergeCell ref="A306:E306"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A331:E331"/>
+    <mergeCell ref="A297:E297"/>
+    <mergeCell ref="A303:E303"/>
+    <mergeCell ref="A311:E311"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A336:E336"/>
     <mergeCell ref="F2:G3"/>
-    <mergeCell ref="A344:E344"/>
+    <mergeCell ref="A199:E199"/>
+    <mergeCell ref="A274:E274"/>
+    <mergeCell ref="A63:E63"/>
+    <mergeCell ref="A348:E348"/>
     <mergeCell ref="F1:G1"/>
-    <mergeCell ref="A338:E338"/>
-    <mergeCell ref="A130:E130"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>